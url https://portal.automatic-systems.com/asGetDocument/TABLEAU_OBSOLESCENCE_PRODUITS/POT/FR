--- v0 (2025-10-08)
+++ v1 (2026-07-30)
@@ -1,94 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://automaticsystems0-my.sharepoint.com/personal/cbellini_automatic-systems_com/Documents/Bureau/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://automaticsystems0-my.sharepoint.com/personal/hbenaissa_automatic-systems_com/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="8_{73AAF1BF-243D-40A8-AB6E-7E7EE9227BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2B7536D9-3353-4003-84AA-8F746CCED7ED}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D94F8C4-854C-4DDF-AD4F-ED26CDC27DF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView minimized="1" xWindow="-21720" yWindow="300" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Vehicle" sheetId="2" r:id="rId1"/>
-    <sheet name="Pedestrian" sheetId="4" r:id="rId2"/>
+    <sheet name="Vehicle 2026" sheetId="6" r:id="rId1"/>
+    <sheet name="Vehicle (Old)" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Pedestrian" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="Print_Area" localSheetId="1">Pedestrian!$A$1:$AM$52</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Vehicle!$A$1:$AM$80</definedName>
+    <definedName name="Print_Area" localSheetId="2">Pedestrian!$A$1:$AM$52</definedName>
+    <definedName name="Print_Area" localSheetId="1">'Vehicle (Old)'!$A$1:$AM$80</definedName>
+    <definedName name="Print_Area" localSheetId="0">'Vehicle 2026'!$A$1:$AM$81</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Pedestrian!$A$1:$AM$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Vehicle (Old)'!$A$1:$AM$80</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Vehicle 2026'!$A$1:$AM$81</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="146">
   <si>
     <t>BOR 235</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Non-contractual document</t>
   </si>
   <si>
     <t>Louisiane</t>
   </si>
   <si>
     <t>Resida</t>
   </si>
   <si>
     <t>Miami SR/AVR</t>
   </si>
   <si>
     <t>Manhattan SR/AVR</t>
   </si>
   <si>
     <t>Télépeage I</t>
   </si>
   <si>
@@ -553,50 +558,59 @@
   </si>
   <si>
     <t>Production (remplacement par BL40)</t>
   </si>
   <si>
     <t>Production (remplacement par BL41)</t>
   </si>
   <si>
     <t>Production  (remplacement par BL43/44)</t>
   </si>
   <si>
     <t>Production (remplacement par BL45)</t>
   </si>
   <si>
     <t>Production  (remplacement par BL46)</t>
   </si>
   <si>
     <t>Production  (remplacement par BL47)</t>
   </si>
   <si>
     <t>Obsolète</t>
   </si>
   <si>
     <t>Helpdesk Garantie &amp; Fin des Stock SPP</t>
   </si>
+  <si>
+    <t>Product.</t>
+  </si>
+  <si>
+    <t>AS1</t>
+  </si>
+  <si>
+    <t>Helpdesk Gar./Fin Stock SPP</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -721,51 +735,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="56">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1281,56 +1295,163 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="45"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="45"/>
@@ -1436,69 +1557,72 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1508,204 +1632,626 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="45"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Neutre" xfId="1" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>219261</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="8333629" cy="805142"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA0FCF90-92BA-4ACF-BD4C-73F967606CC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="16221261" y="0"/>
+          <a:ext cx="8333629" cy="805142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="12217212" cy="805142"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0034CE6-36D9-4204-BD7F-E54AE504FCCE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="12217212" cy="805142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>392766</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>23812</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2461940" cy="787775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85723567-4838-4CC1-B813-869A1FF7999D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="4021" r="-1345" b="159"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25538766" y="23812"/>
+          <a:ext cx="2461940" cy="787775"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="76200" dist="38100" dir="7800000" algn="tl" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="40000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="contrasting" dir="t">
+            <a:rot lat="0" lon="0" rev="4200000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="381000" h="114300" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:srgbClr val="969696"/>
+          </a:contourClr>
+        </a:sp3d>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>223837</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1062865" cy="432000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Image 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E641DC79-B633-4C80-B10F-DD63608932B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="26993850" y="195262"/>
+          <a:ext cx="1062865" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2484760" cy="472808"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Image 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8770FF2-F6DB-4CEC-A754-3BB34C33E1EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="238125" y="161925"/>
+          <a:ext cx="2484760" cy="472808"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>35719</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>23812</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>119063</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="ZoneTexte 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A2D30C2-3C24-4C98-916A-9258A829CE2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="35719" y="23812"/>
+          <a:ext cx="29039344" cy="166688"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="4400" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Tableau d'Obsolescence des Produits Véhicules</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-FR" sz="4400" b="1">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>219261</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>805142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Image 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -2011,51 +2557,51 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="4400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Tableau d'Obsolescence des Produits Véhicules</a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="4400" b="1">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>119691</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>800100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Image 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -2626,4903 +3172,9901 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{387333B6-7DEC-49E0-963E-83B56D2DC01A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AW104"/>
+  <dimension ref="A1:AW105"/>
   <sheetViews>
-    <sheetView zoomScale="52" zoomScaleNormal="52" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B45" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AE7" sqref="AE7:AI7"/>
+      <selection pane="bottomRight" activeCell="AB34" sqref="AB34:AK34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.1796875" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="50" max="16384" width="11.453125" style="2"/>
+    <col min="1" max="1" width="28.140625" style="3" customWidth="1"/>
+    <col min="2" max="26" width="7.5703125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="9.42578125" style="2" customWidth="1"/>
+    <col min="28" max="37" width="7.5703125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="6.5703125" style="7" customWidth="1"/>
+    <col min="39" max="39" width="5.28515625" style="7" customWidth="1"/>
+    <col min="40" max="40" width="11.42578125" style="7"/>
+    <col min="41" max="49" width="11.42578125" style="13"/>
+    <col min="50" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="7" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:49" s="7" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
       <c r="AO1" s="13"/>
       <c r="AP1" s="13"/>
       <c r="AQ1" s="13"/>
       <c r="AR1" s="13"/>
       <c r="AS1" s="13"/>
       <c r="AT1" s="13"/>
       <c r="AU1" s="13"/>
       <c r="AV1" s="13"/>
       <c r="AW1" s="13"/>
     </row>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:49" s="1" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="151" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="8">
-        <v>1995</v>
+      <c r="B2" s="9">
+        <v>2001</v>
       </c>
       <c r="C2" s="9">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="D2" s="9">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="E2" s="9">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="F2" s="9">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G2" s="9">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="H2" s="9">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="I2" s="9">
-        <v>2002</v>
-[...16 lines deleted...]
-      <c r="O2" s="4">
         <v>2008</v>
       </c>
-      <c r="P2" s="4">
+      <c r="J2" s="9">
         <v>2009</v>
       </c>
-      <c r="Q2" s="4">
+      <c r="K2" s="9">
         <v>2010</v>
       </c>
-      <c r="R2" s="4">
+      <c r="L2" s="9">
         <v>2011</v>
       </c>
-      <c r="S2" s="4">
+      <c r="M2" s="9">
         <v>2012</v>
       </c>
-      <c r="T2" s="4">
+      <c r="N2" s="9">
         <v>2013</v>
       </c>
-      <c r="U2" s="4">
+      <c r="O2" s="9">
         <v>2014</v>
       </c>
-      <c r="V2" s="4">
+      <c r="P2" s="9">
         <v>2015</v>
       </c>
-      <c r="W2" s="4">
+      <c r="Q2" s="9">
         <v>2016</v>
       </c>
-      <c r="X2" s="4">
+      <c r="R2" s="9">
         <v>2017</v>
       </c>
-      <c r="Y2" s="4">
+      <c r="S2" s="9">
         <v>2018</v>
       </c>
-      <c r="Z2" s="4">
+      <c r="T2" s="9">
         <v>2019</v>
       </c>
-      <c r="AA2" s="4">
+      <c r="U2" s="9">
         <v>2020</v>
       </c>
-      <c r="AB2" s="4">
+      <c r="V2" s="9">
         <v>2021</v>
       </c>
-      <c r="AC2" s="4">
+      <c r="W2" s="9">
         <v>2022</v>
       </c>
-      <c r="AD2" s="4">
+      <c r="X2" s="9">
         <v>2023</v>
       </c>
-      <c r="AE2" s="11">
+      <c r="Y2" s="9">
         <v>2024</v>
       </c>
-      <c r="AF2" s="4">
+      <c r="Z2" s="9">
         <v>2025</v>
       </c>
-      <c r="AG2" s="4">
+      <c r="AA2" s="150">
         <v>2026</v>
       </c>
-      <c r="AH2" s="4">
+      <c r="AB2" s="9">
         <v>2027</v>
       </c>
-      <c r="AI2" s="4">
+      <c r="AC2" s="9">
         <v>2028</v>
       </c>
-      <c r="AJ2" s="4">
+      <c r="AD2" s="9">
         <v>2029</v>
       </c>
-      <c r="AK2" s="5">
+      <c r="AE2" s="9">
         <v>2030</v>
+      </c>
+      <c r="AF2" s="9">
+        <v>2031</v>
+      </c>
+      <c r="AG2" s="9">
+        <v>2032</v>
+      </c>
+      <c r="AH2" s="9">
+        <v>2033</v>
+      </c>
+      <c r="AI2" s="9">
+        <v>2034</v>
+      </c>
+      <c r="AJ2" s="9">
+        <v>2035</v>
+      </c>
+      <c r="AK2" s="9">
+        <v>2036</v>
       </c>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
       <c r="AS2" s="14"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="14"/>
       <c r="AV2" s="14"/>
       <c r="AW2" s="14"/>
     </row>
-    <row r="3" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="61"/>
-[...13 lines deleted...]
-      <c r="P3" s="43" t="s">
+      <c r="B3" s="148"/>
+      <c r="C3" s="148"/>
+      <c r="D3" s="148"/>
+      <c r="E3" s="148"/>
+      <c r="F3" s="148"/>
+      <c r="G3" s="148"/>
+      <c r="H3" s="148"/>
+      <c r="I3" s="148"/>
+      <c r="J3" s="147" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="44"/>
-[...14 lines deleted...]
-      <c r="AF3" s="55" t="s">
+      <c r="K3" s="146"/>
+      <c r="L3" s="146"/>
+      <c r="M3" s="146"/>
+      <c r="N3" s="146"/>
+      <c r="O3" s="146"/>
+      <c r="P3" s="146"/>
+      <c r="Q3" s="146"/>
+      <c r="R3" s="146"/>
+      <c r="S3" s="146"/>
+      <c r="T3" s="146"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="146"/>
+      <c r="W3" s="146"/>
+      <c r="X3" s="146"/>
+      <c r="Y3" s="146"/>
+      <c r="Z3" s="146"/>
+      <c r="AA3" s="145"/>
+      <c r="AB3" s="144" t="s">
         <v>125</v>
       </c>
-      <c r="AG3" s="56"/>
-[...4 lines deleted...]
-      <c r="AL3" s="93" t="s">
+      <c r="AC3" s="143"/>
+      <c r="AD3" s="143"/>
+      <c r="AE3" s="143"/>
+      <c r="AF3" s="143"/>
+      <c r="AG3" s="143"/>
+      <c r="AH3" s="143"/>
+      <c r="AI3" s="143"/>
+      <c r="AJ3" s="143"/>
+      <c r="AK3" s="142"/>
+      <c r="AL3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="18"/>
       <c r="AP3" s="18"/>
       <c r="AQ3" s="18"/>
       <c r="AR3" s="18"/>
       <c r="AS3" s="18"/>
       <c r="AT3" s="18"/>
       <c r="AU3" s="18"/>
       <c r="AV3" s="18"/>
       <c r="AW3" s="18"/>
     </row>
-    <row r="4" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC4" s="81"/>
+      <c r="AD4" s="81"/>
+      <c r="AE4" s="81"/>
+      <c r="AF4" s="81"/>
+      <c r="AG4" s="81"/>
+      <c r="AH4" s="81"/>
+      <c r="AI4" s="81"/>
+      <c r="AJ4" s="81"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="119"/>
+      <c r="AM4" s="17"/>
+      <c r="AN4" s="17"/>
+      <c r="AO4" s="18"/>
+      <c r="AP4" s="18"/>
+      <c r="AQ4" s="18"/>
+      <c r="AR4" s="18"/>
+      <c r="AS4" s="18"/>
+      <c r="AT4" s="18"/>
+      <c r="AU4" s="18"/>
+      <c r="AV4" s="18"/>
+      <c r="AW4" s="18"/>
+    </row>
+    <row r="5" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="141" t="s">
+        <v>142</v>
+      </c>
+      <c r="U5" s="140"/>
+      <c r="V5" s="140"/>
+      <c r="W5" s="140"/>
+      <c r="X5" s="139"/>
+      <c r="Y5" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z5" s="81"/>
+      <c r="AA5" s="81"/>
+      <c r="AB5" s="81"/>
+      <c r="AC5" s="81"/>
+      <c r="AD5" s="81"/>
+      <c r="AE5" s="81"/>
+      <c r="AF5" s="81"/>
+      <c r="AG5" s="81"/>
+      <c r="AH5" s="81"/>
+      <c r="AI5" s="81"/>
+      <c r="AJ5" s="81"/>
+      <c r="AK5" s="82"/>
+      <c r="AL5" s="119"/>
+      <c r="AM5" s="17"/>
+      <c r="AN5" s="17"/>
+      <c r="AO5" s="18"/>
+      <c r="AP5" s="18"/>
+      <c r="AQ5" s="18"/>
+      <c r="AR5" s="18"/>
+      <c r="AS5" s="18"/>
+      <c r="AT5" s="18"/>
+      <c r="AU5" s="18"/>
+      <c r="AV5" s="18"/>
+      <c r="AW5" s="18"/>
+    </row>
+    <row r="6" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE6" s="81"/>
+      <c r="AF6" s="81"/>
+      <c r="AG6" s="81"/>
+      <c r="AH6" s="81"/>
+      <c r="AI6" s="81"/>
+      <c r="AJ6" s="81"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="17"/>
+      <c r="AN6" s="17"/>
+      <c r="AO6" s="18"/>
+      <c r="AP6" s="18"/>
+      <c r="AQ6" s="18"/>
+      <c r="AR6" s="18"/>
+      <c r="AS6" s="18"/>
+      <c r="AT6" s="18"/>
+      <c r="AU6" s="18"/>
+      <c r="AV6" s="18"/>
+      <c r="AW6" s="18"/>
+    </row>
+    <row r="7" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61"/>
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="75"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AI7" s="81"/>
+      <c r="AJ7" s="81"/>
+      <c r="AK7" s="82"/>
+      <c r="AL7" s="119"/>
+      <c r="AM7" s="17"/>
+      <c r="AN7" s="17"/>
+      <c r="AO7" s="18"/>
+      <c r="AP7" s="18"/>
+      <c r="AQ7" s="18"/>
+      <c r="AR7" s="18"/>
+      <c r="AS7" s="18"/>
+      <c r="AT7" s="18"/>
+      <c r="AU7" s="18"/>
+      <c r="AV7" s="18"/>
+      <c r="AW7" s="18"/>
+    </row>
+    <row r="8" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="61"/>
+      <c r="T8" s="61"/>
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+      <c r="AB8" s="75"/>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE8" s="81"/>
+      <c r="AF8" s="81"/>
+      <c r="AG8" s="81"/>
+      <c r="AH8" s="81"/>
+      <c r="AI8" s="81"/>
+      <c r="AJ8" s="81"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="119"/>
+      <c r="AM8" s="17"/>
+      <c r="AN8" s="17"/>
+      <c r="AO8" s="18"/>
+      <c r="AP8" s="18"/>
+      <c r="AQ8" s="18"/>
+      <c r="AR8" s="18"/>
+      <c r="AS8" s="18"/>
+      <c r="AT8" s="18"/>
+      <c r="AU8" s="18"/>
+      <c r="AV8" s="18"/>
+      <c r="AW8" s="18"/>
+    </row>
+    <row r="9" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P9" s="61"/>
+      <c r="Q9" s="61"/>
+      <c r="R9" s="61"/>
+      <c r="S9" s="61"/>
+      <c r="T9" s="61"/>
+      <c r="U9" s="61"/>
+      <c r="V9" s="61"/>
+      <c r="W9" s="61"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z9" s="75"/>
+      <c r="AA9" s="75"/>
+      <c r="AB9" s="75"/>
+      <c r="AC9" s="76"/>
+      <c r="AD9" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE9" s="81"/>
+      <c r="AF9" s="81"/>
+      <c r="AG9" s="81"/>
+      <c r="AH9" s="81"/>
+      <c r="AI9" s="81"/>
+      <c r="AJ9" s="81"/>
+      <c r="AK9" s="82"/>
+      <c r="AL9" s="119"/>
+      <c r="AM9" s="17"/>
+      <c r="AN9" s="17"/>
+      <c r="AO9" s="18"/>
+      <c r="AP9" s="18"/>
+      <c r="AQ9" s="18"/>
+      <c r="AR9" s="18"/>
+      <c r="AS9" s="18"/>
+      <c r="AT9" s="18"/>
+      <c r="AU9" s="18"/>
+      <c r="AV9" s="18"/>
+      <c r="AW9" s="18"/>
+    </row>
+    <row r="10" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="73"/>
+      <c r="P10" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q10" s="75"/>
+      <c r="R10" s="75"/>
+      <c r="S10" s="75"/>
+      <c r="T10" s="76"/>
+      <c r="U10" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="V10" s="81"/>
+      <c r="W10" s="81"/>
+      <c r="X10" s="81"/>
+      <c r="Y10" s="81"/>
+      <c r="Z10" s="81"/>
+      <c r="AA10" s="81"/>
+      <c r="AB10" s="81"/>
+      <c r="AC10" s="81"/>
+      <c r="AD10" s="81"/>
+      <c r="AE10" s="81"/>
+      <c r="AF10" s="81"/>
+      <c r="AG10" s="81"/>
+      <c r="AH10" s="81"/>
+      <c r="AI10" s="81"/>
+      <c r="AJ10" s="81"/>
+      <c r="AK10" s="82"/>
+      <c r="AL10" s="119"/>
+      <c r="AM10" s="17"/>
+      <c r="AN10" s="17"/>
+      <c r="AO10" s="18"/>
+      <c r="AP10" s="18"/>
+      <c r="AQ10" s="18"/>
+      <c r="AR10" s="18"/>
+      <c r="AS10" s="18"/>
+      <c r="AT10" s="18"/>
+      <c r="AU10" s="18"/>
+      <c r="AV10" s="18"/>
+      <c r="AW10" s="18"/>
+    </row>
+    <row r="11" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="61"/>
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="73"/>
+      <c r="T11" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="U11" s="75"/>
+      <c r="V11" s="75"/>
+      <c r="W11" s="75"/>
+      <c r="X11" s="76"/>
+      <c r="Y11" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z11" s="81"/>
+      <c r="AA11" s="81"/>
+      <c r="AB11" s="81"/>
+      <c r="AC11" s="81"/>
+      <c r="AD11" s="81"/>
+      <c r="AE11" s="81"/>
+      <c r="AF11" s="81"/>
+      <c r="AG11" s="81"/>
+      <c r="AH11" s="81"/>
+      <c r="AI11" s="81"/>
+      <c r="AJ11" s="81"/>
+      <c r="AK11" s="82"/>
+      <c r="AL11" s="119"/>
+      <c r="AM11" s="17"/>
+      <c r="AN11" s="17"/>
+      <c r="AO11" s="18"/>
+      <c r="AP11" s="18"/>
+      <c r="AQ11" s="18"/>
+      <c r="AR11" s="18"/>
+      <c r="AS11" s="18"/>
+      <c r="AT11" s="18"/>
+      <c r="AU11" s="18"/>
+      <c r="AV11" s="18"/>
+      <c r="AW11" s="18"/>
+    </row>
+    <row r="12" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="43" t="s">
+        <v>135</v>
+      </c>
+      <c r="I12" s="44"/>
+      <c r="J12" s="44"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="44"/>
+      <c r="N12" s="45"/>
+      <c r="O12" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P12" s="61"/>
+      <c r="Q12" s="61"/>
+      <c r="R12" s="61"/>
+      <c r="S12" s="61"/>
+      <c r="T12" s="61"/>
+      <c r="U12" s="61"/>
+      <c r="V12" s="61"/>
+      <c r="W12" s="61"/>
+      <c r="X12" s="73"/>
+      <c r="Y12" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z12" s="75"/>
+      <c r="AA12" s="75"/>
+      <c r="AB12" s="75"/>
+      <c r="AC12" s="76"/>
+      <c r="AD12" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE12" s="81"/>
+      <c r="AF12" s="81"/>
+      <c r="AG12" s="81"/>
+      <c r="AH12" s="81"/>
+      <c r="AI12" s="81"/>
+      <c r="AJ12" s="81"/>
+      <c r="AK12" s="82"/>
+      <c r="AL12" s="119"/>
+      <c r="AM12" s="17"/>
+      <c r="AN12" s="17"/>
+      <c r="AO12" s="18"/>
+      <c r="AP12" s="18"/>
+      <c r="AQ12" s="18"/>
+      <c r="AR12" s="18"/>
+      <c r="AS12" s="18"/>
+      <c r="AT12" s="18"/>
+      <c r="AU12" s="18"/>
+      <c r="AV12" s="18"/>
+      <c r="AW12" s="18"/>
+    </row>
+    <row r="13" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="44"/>
+      <c r="N13" s="45"/>
+      <c r="O13" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
+      <c r="T13" s="61"/>
+      <c r="U13" s="61"/>
+      <c r="V13" s="61"/>
+      <c r="W13" s="61"/>
+      <c r="X13" s="73"/>
+      <c r="Y13" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z13" s="75"/>
+      <c r="AA13" s="75"/>
+      <c r="AB13" s="75"/>
+      <c r="AC13" s="76"/>
+      <c r="AD13" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE13" s="81"/>
+      <c r="AF13" s="81"/>
+      <c r="AG13" s="81"/>
+      <c r="AH13" s="81"/>
+      <c r="AI13" s="81"/>
+      <c r="AJ13" s="81"/>
+      <c r="AK13" s="82"/>
+      <c r="AL13" s="119"/>
+      <c r="AM13" s="17"/>
+      <c r="AN13" s="17"/>
+      <c r="AO13" s="18"/>
+      <c r="AP13" s="18"/>
+      <c r="AQ13" s="18"/>
+      <c r="AR13" s="18"/>
+      <c r="AS13" s="18"/>
+      <c r="AT13" s="18"/>
+      <c r="AU13" s="18"/>
+      <c r="AV13" s="18"/>
+      <c r="AW13" s="18"/>
+    </row>
+    <row r="14" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="39"/>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="43" t="s">
+        <v>137</v>
+      </c>
+      <c r="I14" s="44"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="44"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="44"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="61"/>
+      <c r="T14" s="61"/>
+      <c r="U14" s="61"/>
+      <c r="V14" s="61"/>
+      <c r="W14" s="61"/>
+      <c r="X14" s="73"/>
+      <c r="Y14" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z14" s="75"/>
+      <c r="AA14" s="75"/>
+      <c r="AB14" s="75"/>
+      <c r="AC14" s="76"/>
+      <c r="AD14" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE14" s="81"/>
+      <c r="AF14" s="81"/>
+      <c r="AG14" s="81"/>
+      <c r="AH14" s="81"/>
+      <c r="AI14" s="81"/>
+      <c r="AJ14" s="81"/>
+      <c r="AK14" s="82"/>
+      <c r="AL14" s="119"/>
+      <c r="AM14" s="17"/>
+      <c r="AN14" s="17"/>
+      <c r="AO14" s="18"/>
+      <c r="AP14" s="18"/>
+      <c r="AQ14" s="18"/>
+      <c r="AR14" s="18"/>
+      <c r="AS14" s="18"/>
+      <c r="AT14" s="18"/>
+      <c r="AU14" s="18"/>
+      <c r="AV14" s="18"/>
+      <c r="AW14" s="18"/>
+    </row>
+    <row r="15" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="43" t="s">
+        <v>138</v>
+      </c>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P15" s="61"/>
+      <c r="Q15" s="61"/>
+      <c r="R15" s="61"/>
+      <c r="S15" s="61"/>
+      <c r="T15" s="61"/>
+      <c r="U15" s="61"/>
+      <c r="V15" s="61"/>
+      <c r="W15" s="61"/>
+      <c r="X15" s="73"/>
+      <c r="Y15" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z15" s="75"/>
+      <c r="AA15" s="75"/>
+      <c r="AB15" s="75"/>
+      <c r="AC15" s="76"/>
+      <c r="AD15" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE15" s="81"/>
+      <c r="AF15" s="81"/>
+      <c r="AG15" s="81"/>
+      <c r="AH15" s="81"/>
+      <c r="AI15" s="81"/>
+      <c r="AJ15" s="81"/>
+      <c r="AK15" s="82"/>
+      <c r="AL15" s="119"/>
+      <c r="AM15" s="17"/>
+      <c r="AN15" s="17"/>
+      <c r="AO15" s="18"/>
+      <c r="AP15" s="18"/>
+      <c r="AQ15" s="18"/>
+      <c r="AR15" s="18"/>
+      <c r="AS15" s="18"/>
+      <c r="AT15" s="18"/>
+      <c r="AU15" s="18"/>
+      <c r="AV15" s="18"/>
+      <c r="AW15" s="18"/>
+    </row>
+    <row r="16" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P16" s="61"/>
+      <c r="Q16" s="61"/>
+      <c r="R16" s="61"/>
+      <c r="S16" s="61"/>
+      <c r="T16" s="61"/>
+      <c r="U16" s="61"/>
+      <c r="V16" s="61"/>
+      <c r="W16" s="61"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z16" s="75"/>
+      <c r="AA16" s="75"/>
+      <c r="AB16" s="75"/>
+      <c r="AC16" s="76"/>
+      <c r="AD16" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE16" s="81"/>
+      <c r="AF16" s="81"/>
+      <c r="AG16" s="81"/>
+      <c r="AH16" s="81"/>
+      <c r="AI16" s="81"/>
+      <c r="AJ16" s="81"/>
+      <c r="AK16" s="82"/>
+      <c r="AL16" s="119"/>
+      <c r="AM16" s="17"/>
+      <c r="AN16" s="17"/>
+      <c r="AO16" s="18"/>
+      <c r="AP16" s="18"/>
+      <c r="AQ16" s="18"/>
+      <c r="AR16" s="18"/>
+      <c r="AS16" s="18"/>
+      <c r="AT16" s="18"/>
+      <c r="AU16" s="18"/>
+      <c r="AV16" s="18"/>
+      <c r="AW16" s="18"/>
+    </row>
+    <row r="17" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="61"/>
+      <c r="R17" s="61"/>
+      <c r="S17" s="61"/>
+      <c r="T17" s="61"/>
+      <c r="U17" s="61"/>
+      <c r="V17" s="61"/>
+      <c r="W17" s="61"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="76"/>
+      <c r="AD17" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE17" s="81"/>
+      <c r="AF17" s="81"/>
+      <c r="AG17" s="81"/>
+      <c r="AH17" s="81"/>
+      <c r="AI17" s="81"/>
+      <c r="AJ17" s="81"/>
+      <c r="AK17" s="82"/>
+      <c r="AL17" s="119"/>
+      <c r="AM17" s="17"/>
+      <c r="AN17" s="17"/>
+      <c r="AO17" s="18"/>
+      <c r="AP17" s="18"/>
+      <c r="AQ17" s="18"/>
+      <c r="AR17" s="18"/>
+      <c r="AS17" s="18"/>
+      <c r="AT17" s="18"/>
+      <c r="AU17" s="18"/>
+      <c r="AV17" s="18"/>
+      <c r="AW17" s="18"/>
+    </row>
+    <row r="18" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="J18" s="61"/>
+      <c r="K18" s="61"/>
+      <c r="L18" s="61"/>
+      <c r="M18" s="61"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="61"/>
+      <c r="P18" s="61"/>
+      <c r="Q18" s="61"/>
+      <c r="R18" s="73"/>
+      <c r="S18" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="T18" s="75"/>
+      <c r="U18" s="75"/>
+      <c r="V18" s="75"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y18" s="81"/>
+      <c r="Z18" s="81"/>
+      <c r="AA18" s="81"/>
+      <c r="AB18" s="81"/>
+      <c r="AC18" s="81"/>
+      <c r="AD18" s="81"/>
+      <c r="AE18" s="81"/>
+      <c r="AF18" s="81"/>
+      <c r="AG18" s="81"/>
+      <c r="AH18" s="81"/>
+      <c r="AI18" s="81"/>
+      <c r="AJ18" s="81"/>
+      <c r="AK18" s="82"/>
+      <c r="AL18" s="119"/>
+      <c r="AM18" s="17"/>
+      <c r="AN18" s="17"/>
+      <c r="AO18" s="18"/>
+      <c r="AP18" s="18"/>
+      <c r="AQ18" s="18"/>
+      <c r="AR18" s="18"/>
+      <c r="AS18" s="18"/>
+      <c r="AT18" s="18"/>
+      <c r="AU18" s="18"/>
+      <c r="AV18" s="18"/>
+      <c r="AW18" s="18"/>
+    </row>
+    <row r="19" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="61"/>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61"/>
+      <c r="R19" s="61"/>
+      <c r="S19" s="61"/>
+      <c r="T19" s="61"/>
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="73"/>
+      <c r="X19" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y19" s="75"/>
+      <c r="Z19" s="75"/>
+      <c r="AA19" s="75"/>
+      <c r="AB19" s="76"/>
+      <c r="AC19" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD19" s="81"/>
+      <c r="AE19" s="81"/>
+      <c r="AF19" s="81"/>
+      <c r="AG19" s="81"/>
+      <c r="AH19" s="81"/>
+      <c r="AI19" s="81"/>
+      <c r="AJ19" s="81"/>
+      <c r="AK19" s="82"/>
+      <c r="AL19" s="119"/>
+      <c r="AM19" s="17"/>
+      <c r="AN19" s="17"/>
+      <c r="AO19" s="18"/>
+      <c r="AP19" s="18"/>
+      <c r="AQ19" s="18"/>
+      <c r="AR19" s="18"/>
+      <c r="AS19" s="18"/>
+      <c r="AT19" s="18"/>
+      <c r="AU19" s="18"/>
+      <c r="AV19" s="18"/>
+      <c r="AW19" s="18"/>
+    </row>
+    <row r="20" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z20" s="75"/>
+      <c r="AA20" s="75"/>
+      <c r="AB20" s="75"/>
+      <c r="AC20" s="76"/>
+      <c r="AD20" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE20" s="81"/>
+      <c r="AF20" s="81"/>
+      <c r="AG20" s="81"/>
+      <c r="AH20" s="81"/>
+      <c r="AI20" s="81"/>
+      <c r="AJ20" s="81"/>
+      <c r="AK20" s="82"/>
+      <c r="AL20" s="119"/>
+      <c r="AM20" s="17"/>
+      <c r="AN20" s="17"/>
+      <c r="AO20" s="18"/>
+      <c r="AP20" s="18"/>
+      <c r="AQ20" s="18"/>
+      <c r="AR20" s="18"/>
+      <c r="AS20" s="18"/>
+      <c r="AT20" s="18"/>
+      <c r="AU20" s="18"/>
+      <c r="AV20" s="18"/>
+      <c r="AW20" s="18"/>
+    </row>
+    <row r="21" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61"/>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61"/>
+      <c r="V21" s="61"/>
+      <c r="W21" s="61"/>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="73"/>
+      <c r="Z21" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA21" s="75"/>
+      <c r="AB21" s="75"/>
+      <c r="AC21" s="75"/>
+      <c r="AD21" s="76"/>
+      <c r="AE21" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AF21" s="81"/>
+      <c r="AG21" s="81"/>
+      <c r="AH21" s="81"/>
+      <c r="AI21" s="81"/>
+      <c r="AJ21" s="81"/>
+      <c r="AK21" s="82"/>
+      <c r="AL21" s="119"/>
+      <c r="AM21" s="17"/>
+      <c r="AN21" s="17"/>
+      <c r="AO21" s="18"/>
+      <c r="AP21" s="18"/>
+      <c r="AQ21" s="18"/>
+      <c r="AR21" s="18"/>
+      <c r="AS21" s="18"/>
+      <c r="AT21" s="18"/>
+      <c r="AU21" s="18"/>
+      <c r="AV21" s="18"/>
+      <c r="AW21" s="18"/>
+    </row>
+    <row r="22" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
+      <c r="Z22" s="44"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="120" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC22" s="121"/>
+      <c r="AD22" s="121"/>
+      <c r="AE22" s="121"/>
+      <c r="AF22" s="121"/>
+      <c r="AG22" s="121"/>
+      <c r="AH22" s="121"/>
+      <c r="AI22" s="121"/>
+      <c r="AJ22" s="121"/>
+      <c r="AK22" s="122"/>
+      <c r="AL22" s="119"/>
+      <c r="AM22" s="17"/>
+      <c r="AN22" s="17"/>
+      <c r="AO22" s="18"/>
+      <c r="AP22" s="18"/>
+      <c r="AQ22" s="18"/>
+      <c r="AR22" s="18"/>
+      <c r="AS22" s="18"/>
+      <c r="AT22" s="18"/>
+      <c r="AU22" s="18"/>
+      <c r="AV22" s="18"/>
+      <c r="AW22" s="18"/>
+    </row>
+    <row r="23" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="73"/>
+      <c r="T23" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="U23" s="75"/>
+      <c r="V23" s="75"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="76"/>
+      <c r="Y23" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z23" s="81"/>
+      <c r="AA23" s="81"/>
+      <c r="AB23" s="81"/>
+      <c r="AC23" s="81"/>
+      <c r="AD23" s="81"/>
+      <c r="AE23" s="81"/>
+      <c r="AF23" s="81"/>
+      <c r="AG23" s="81"/>
+      <c r="AH23" s="81"/>
+      <c r="AI23" s="81"/>
+      <c r="AJ23" s="81"/>
+      <c r="AK23" s="82"/>
+      <c r="AL23" s="119"/>
+      <c r="AM23" s="17"/>
+      <c r="AN23" s="17"/>
+      <c r="AO23" s="18"/>
+      <c r="AP23" s="18"/>
+      <c r="AQ23" s="18"/>
+      <c r="AR23" s="18"/>
+      <c r="AS23" s="18"/>
+      <c r="AT23" s="18"/>
+      <c r="AU23" s="18"/>
+      <c r="AV23" s="18"/>
+      <c r="AW23" s="18"/>
+    </row>
+    <row r="24" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="O24" s="44"/>
+      <c r="P24" s="44"/>
+      <c r="Q24" s="44"/>
+      <c r="R24" s="44"/>
+      <c r="S24" s="44"/>
+      <c r="T24" s="44"/>
+      <c r="U24" s="44"/>
+      <c r="V24" s="44"/>
+      <c r="W24" s="44"/>
+      <c r="X24" s="45"/>
+      <c r="Y24" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z24" s="61"/>
+      <c r="AA24" s="61"/>
+      <c r="AB24" s="61"/>
+      <c r="AC24" s="61"/>
+      <c r="AD24" s="61"/>
+      <c r="AE24" s="61"/>
+      <c r="AF24" s="61"/>
+      <c r="AG24" s="61"/>
+      <c r="AH24" s="73"/>
+      <c r="AI24" s="90" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ24" s="91"/>
+      <c r="AK24" s="92"/>
+      <c r="AL24" s="119"/>
+      <c r="AM24" s="17"/>
+      <c r="AN24" s="17"/>
+      <c r="AO24" s="18"/>
+      <c r="AP24" s="18"/>
+      <c r="AQ24" s="18"/>
+      <c r="AR24" s="18"/>
+      <c r="AS24" s="18"/>
+      <c r="AT24" s="18"/>
+      <c r="AU24" s="18"/>
+      <c r="AV24" s="18"/>
+      <c r="AW24" s="18"/>
+    </row>
+    <row r="25" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="39"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="39"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z25" s="61"/>
+      <c r="AA25" s="61"/>
+      <c r="AB25" s="61"/>
+      <c r="AC25" s="61"/>
+      <c r="AD25" s="61"/>
+      <c r="AE25" s="61"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="73"/>
+      <c r="AI25" s="90" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ25" s="91"/>
+      <c r="AK25" s="92"/>
+      <c r="AL25" s="119"/>
+      <c r="AM25" s="17"/>
+      <c r="AN25" s="17"/>
+      <c r="AO25" s="18"/>
+      <c r="AP25" s="18"/>
+      <c r="AQ25" s="18"/>
+      <c r="AR25" s="18"/>
+      <c r="AS25" s="18"/>
+      <c r="AT25" s="18"/>
+      <c r="AU25" s="18"/>
+      <c r="AV25" s="18"/>
+      <c r="AW25" s="18"/>
+    </row>
+    <row r="26" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="73"/>
+      <c r="W26" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="X26" s="75"/>
+      <c r="Y26" s="75"/>
+      <c r="Z26" s="75"/>
+      <c r="AA26" s="76"/>
+      <c r="AB26" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC26" s="81"/>
+      <c r="AD26" s="81"/>
+      <c r="AE26" s="81"/>
+      <c r="AF26" s="81"/>
+      <c r="AG26" s="81"/>
+      <c r="AH26" s="81"/>
+      <c r="AI26" s="81"/>
+      <c r="AJ26" s="81"/>
+      <c r="AK26" s="82"/>
+      <c r="AL26" s="119"/>
+      <c r="AM26" s="17"/>
+      <c r="AN26" s="17"/>
+      <c r="AO26" s="18"/>
+      <c r="AP26" s="18"/>
+      <c r="AQ26" s="18"/>
+      <c r="AR26" s="18"/>
+      <c r="AS26" s="18"/>
+      <c r="AT26" s="18"/>
+      <c r="AU26" s="18"/>
+      <c r="AV26" s="18"/>
+      <c r="AW26" s="18"/>
+    </row>
+    <row r="27" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="V27" s="138"/>
+      <c r="W27" s="138"/>
+      <c r="X27" s="138"/>
+      <c r="Y27" s="138"/>
+      <c r="Z27" s="138"/>
+      <c r="AA27" s="138"/>
+      <c r="AB27" s="138"/>
+      <c r="AC27" s="138"/>
+      <c r="AD27" s="138"/>
+      <c r="AE27" s="138"/>
+      <c r="AF27" s="138"/>
+      <c r="AG27" s="138"/>
+      <c r="AH27" s="138"/>
+      <c r="AI27" s="138"/>
+      <c r="AJ27" s="138"/>
+      <c r="AK27" s="137"/>
+      <c r="AL27" s="119"/>
+      <c r="AM27" s="17"/>
+      <c r="AN27" s="17"/>
+      <c r="AO27" s="18"/>
+      <c r="AP27" s="18"/>
+      <c r="AQ27" s="18"/>
+      <c r="AR27" s="18"/>
+      <c r="AS27" s="18"/>
+      <c r="AT27" s="18"/>
+      <c r="AU27" s="18"/>
+      <c r="AV27" s="18"/>
+      <c r="AW27" s="18"/>
+    </row>
+    <row r="28" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="45"/>
+      <c r="U28" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="V28" s="138"/>
+      <c r="W28" s="138"/>
+      <c r="X28" s="138"/>
+      <c r="Y28" s="138"/>
+      <c r="Z28" s="138"/>
+      <c r="AA28" s="138"/>
+      <c r="AB28" s="138"/>
+      <c r="AC28" s="138"/>
+      <c r="AD28" s="138"/>
+      <c r="AE28" s="138"/>
+      <c r="AF28" s="138"/>
+      <c r="AG28" s="138"/>
+      <c r="AH28" s="138"/>
+      <c r="AI28" s="138"/>
+      <c r="AJ28" s="138"/>
+      <c r="AK28" s="137"/>
+      <c r="AL28" s="119"/>
+      <c r="AM28" s="17"/>
+      <c r="AN28" s="17"/>
+      <c r="AO28" s="18"/>
+      <c r="AP28" s="18"/>
+      <c r="AQ28" s="18"/>
+      <c r="AR28" s="18"/>
+      <c r="AS28" s="18"/>
+      <c r="AT28" s="18"/>
+      <c r="AU28" s="18"/>
+      <c r="AV28" s="18"/>
+      <c r="AW28" s="18"/>
+    </row>
+    <row r="29" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="R29" s="44"/>
+      <c r="S29" s="44"/>
+      <c r="T29" s="45"/>
+      <c r="U29" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="V29" s="138"/>
+      <c r="W29" s="138"/>
+      <c r="X29" s="138"/>
+      <c r="Y29" s="138"/>
+      <c r="Z29" s="138"/>
+      <c r="AA29" s="138"/>
+      <c r="AB29" s="138"/>
+      <c r="AC29" s="138"/>
+      <c r="AD29" s="138"/>
+      <c r="AE29" s="138"/>
+      <c r="AF29" s="138"/>
+      <c r="AG29" s="138"/>
+      <c r="AH29" s="138"/>
+      <c r="AI29" s="138"/>
+      <c r="AJ29" s="138"/>
+      <c r="AK29" s="137"/>
+      <c r="AL29" s="119"/>
+      <c r="AM29" s="17"/>
+      <c r="AN29" s="17"/>
+      <c r="AO29" s="18"/>
+      <c r="AP29" s="18"/>
+      <c r="AQ29" s="18"/>
+      <c r="AR29" s="18"/>
+      <c r="AS29" s="18"/>
+      <c r="AT29" s="18"/>
+      <c r="AU29" s="18"/>
+      <c r="AV29" s="18"/>
+      <c r="AW29" s="18"/>
+    </row>
+    <row r="30" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+      <c r="P30" s="61"/>
+      <c r="Q30" s="73"/>
+      <c r="R30" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="S30" s="75"/>
+      <c r="T30" s="75"/>
+      <c r="U30" s="75"/>
+      <c r="V30" s="76"/>
+      <c r="W30" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="X30" s="81"/>
+      <c r="Y30" s="81"/>
+      <c r="Z30" s="81"/>
+      <c r="AA30" s="81"/>
+      <c r="AB30" s="81"/>
+      <c r="AC30" s="81"/>
+      <c r="AD30" s="81"/>
+      <c r="AE30" s="81"/>
+      <c r="AF30" s="81"/>
+      <c r="AG30" s="81"/>
+      <c r="AH30" s="81"/>
+      <c r="AI30" s="81"/>
+      <c r="AJ30" s="81"/>
+      <c r="AK30" s="82"/>
+      <c r="AL30" s="119"/>
+      <c r="AM30" s="17"/>
+      <c r="AN30" s="17"/>
+      <c r="AO30" s="18"/>
+      <c r="AP30" s="18"/>
+      <c r="AQ30" s="18"/>
+      <c r="AR30" s="18"/>
+      <c r="AS30" s="18"/>
+      <c r="AT30" s="18"/>
+      <c r="AU30" s="18"/>
+      <c r="AV30" s="18"/>
+      <c r="AW30" s="18"/>
+    </row>
+    <row r="31" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="61"/>
+      <c r="P31" s="61"/>
+      <c r="Q31" s="73"/>
+      <c r="R31" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="S31" s="75"/>
+      <c r="T31" s="75"/>
+      <c r="U31" s="75"/>
+      <c r="V31" s="76"/>
+      <c r="W31" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="X31" s="81"/>
+      <c r="Y31" s="81"/>
+      <c r="Z31" s="81"/>
+      <c r="AA31" s="81"/>
+      <c r="AB31" s="81"/>
+      <c r="AC31" s="81"/>
+      <c r="AD31" s="81"/>
+      <c r="AE31" s="81"/>
+      <c r="AF31" s="81"/>
+      <c r="AG31" s="81"/>
+      <c r="AH31" s="81"/>
+      <c r="AI31" s="81"/>
+      <c r="AJ31" s="81"/>
+      <c r="AK31" s="82"/>
+      <c r="AL31" s="119"/>
+      <c r="AM31" s="17"/>
+      <c r="AN31" s="17"/>
+      <c r="AO31" s="18"/>
+      <c r="AP31" s="18"/>
+      <c r="AQ31" s="18"/>
+      <c r="AR31" s="18"/>
+      <c r="AS31" s="18"/>
+      <c r="AT31" s="18"/>
+      <c r="AU31" s="18"/>
+      <c r="AV31" s="18"/>
+      <c r="AW31" s="18"/>
+    </row>
+    <row r="32" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="39"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="64"/>
+      <c r="G32" s="64"/>
+      <c r="H32" s="64"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="K32" s="61"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="61"/>
+      <c r="N32" s="61"/>
+      <c r="O32" s="61"/>
+      <c r="P32" s="61"/>
+      <c r="Q32" s="61"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="73"/>
+      <c r="T32" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="76"/>
+      <c r="Y32" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z32" s="81"/>
+      <c r="AA32" s="81"/>
+      <c r="AB32" s="81"/>
+      <c r="AC32" s="81"/>
+      <c r="AD32" s="81"/>
+      <c r="AE32" s="81"/>
+      <c r="AF32" s="81"/>
+      <c r="AG32" s="81"/>
+      <c r="AH32" s="81"/>
+      <c r="AI32" s="81"/>
+      <c r="AJ32" s="81"/>
+      <c r="AK32" s="82"/>
+      <c r="AL32" s="119"/>
+      <c r="AM32" s="17"/>
+      <c r="AN32" s="17"/>
+      <c r="AO32" s="18"/>
+      <c r="AP32" s="18"/>
+      <c r="AQ32" s="18"/>
+      <c r="AR32" s="18"/>
+      <c r="AS32" s="18"/>
+      <c r="AT32" s="18"/>
+      <c r="AU32" s="18"/>
+      <c r="AV32" s="18"/>
+      <c r="AW32" s="18"/>
+    </row>
+    <row r="33" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="61"/>
+      <c r="O33" s="61"/>
+      <c r="P33" s="61"/>
+      <c r="Q33" s="73"/>
+      <c r="R33" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="S33" s="75"/>
+      <c r="T33" s="75"/>
+      <c r="U33" s="75"/>
+      <c r="V33" s="76"/>
+      <c r="W33" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="X33" s="81"/>
+      <c r="Y33" s="81"/>
+      <c r="Z33" s="81"/>
+      <c r="AA33" s="81"/>
+      <c r="AB33" s="81"/>
+      <c r="AC33" s="81"/>
+      <c r="AD33" s="81"/>
+      <c r="AE33" s="81"/>
+      <c r="AF33" s="81"/>
+      <c r="AG33" s="81"/>
+      <c r="AH33" s="81"/>
+      <c r="AI33" s="81"/>
+      <c r="AJ33" s="81"/>
+      <c r="AK33" s="82"/>
+      <c r="AL33" s="119"/>
+      <c r="AM33" s="17"/>
+      <c r="AN33" s="17"/>
+      <c r="AO33" s="18"/>
+      <c r="AP33" s="18"/>
+      <c r="AQ33" s="18"/>
+      <c r="AR33" s="18"/>
+      <c r="AS33" s="18"/>
+      <c r="AT33" s="18"/>
+      <c r="AU33" s="18"/>
+      <c r="AV33" s="18"/>
+      <c r="AW33" s="18"/>
+    </row>
+    <row r="34" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="39"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="P34" s="44"/>
+      <c r="Q34" s="44"/>
+      <c r="R34" s="44"/>
+      <c r="S34" s="44"/>
+      <c r="T34" s="44"/>
+      <c r="U34" s="44"/>
+      <c r="V34" s="44"/>
+      <c r="W34" s="44"/>
+      <c r="X34" s="44"/>
+      <c r="Y34" s="44"/>
+      <c r="Z34" s="44"/>
+      <c r="AA34" s="44"/>
+      <c r="AB34" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC34" s="61"/>
+      <c r="AD34" s="61"/>
+      <c r="AE34" s="61"/>
+      <c r="AF34" s="61"/>
+      <c r="AG34" s="61"/>
+      <c r="AH34" s="61"/>
+      <c r="AI34" s="61"/>
+      <c r="AJ34" s="61"/>
+      <c r="AK34" s="62"/>
+      <c r="AL34" s="119"/>
+      <c r="AM34" s="17"/>
+      <c r="AN34" s="17"/>
+      <c r="AO34" s="18"/>
+      <c r="AP34" s="18"/>
+      <c r="AQ34" s="18"/>
+      <c r="AR34" s="18"/>
+      <c r="AS34" s="18"/>
+      <c r="AT34" s="18"/>
+      <c r="AU34" s="18"/>
+      <c r="AV34" s="18"/>
+      <c r="AW34" s="18"/>
+    </row>
+    <row r="35" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="44"/>
+      <c r="P35" s="44"/>
+      <c r="Q35" s="44"/>
+      <c r="R35" s="44"/>
+      <c r="S35" s="44"/>
+      <c r="T35" s="44"/>
+      <c r="U35" s="44"/>
+      <c r="V35" s="44"/>
+      <c r="W35" s="44"/>
+      <c r="X35" s="44"/>
+      <c r="Y35" s="44"/>
+      <c r="Z35" s="44"/>
+      <c r="AA35" s="44"/>
+      <c r="AB35" s="57" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC35" s="58"/>
+      <c r="AD35" s="58"/>
+      <c r="AE35" s="58"/>
+      <c r="AF35" s="58"/>
+      <c r="AG35" s="58"/>
+      <c r="AH35" s="58"/>
+      <c r="AI35" s="58"/>
+      <c r="AJ35" s="58"/>
+      <c r="AK35" s="59"/>
+      <c r="AL35" s="119"/>
+      <c r="AM35" s="17"/>
+      <c r="AN35" s="17"/>
+      <c r="AO35" s="18"/>
+      <c r="AP35" s="18"/>
+      <c r="AQ35" s="18"/>
+      <c r="AR35" s="18"/>
+      <c r="AS35" s="18"/>
+      <c r="AT35" s="18"/>
+      <c r="AU35" s="18"/>
+      <c r="AV35" s="18"/>
+      <c r="AW35" s="18"/>
+    </row>
+    <row r="36" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="P36" s="44"/>
+      <c r="Q36" s="44"/>
+      <c r="R36" s="44"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="44"/>
+      <c r="U36" s="44"/>
+      <c r="V36" s="44"/>
+      <c r="W36" s="44"/>
+      <c r="X36" s="44"/>
+      <c r="Y36" s="44"/>
+      <c r="Z36" s="44"/>
+      <c r="AA36" s="44"/>
+      <c r="AB36" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC36" s="61"/>
+      <c r="AD36" s="61"/>
+      <c r="AE36" s="61"/>
+      <c r="AF36" s="61"/>
+      <c r="AG36" s="61"/>
+      <c r="AH36" s="61"/>
+      <c r="AI36" s="61"/>
+      <c r="AJ36" s="61"/>
+      <c r="AK36" s="62"/>
+      <c r="AL36" s="119"/>
+      <c r="AM36" s="17"/>
+      <c r="AN36" s="17"/>
+      <c r="AO36" s="18"/>
+      <c r="AP36" s="18"/>
+      <c r="AQ36" s="18"/>
+      <c r="AR36" s="18"/>
+      <c r="AS36" s="18"/>
+      <c r="AT36" s="18"/>
+      <c r="AU36" s="18"/>
+      <c r="AV36" s="18"/>
+      <c r="AW36" s="18"/>
+    </row>
+    <row r="37" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
+      <c r="N37" s="44"/>
+      <c r="O37" s="44"/>
+      <c r="P37" s="44"/>
+      <c r="Q37" s="44"/>
+      <c r="R37" s="44"/>
+      <c r="S37" s="44"/>
+      <c r="T37" s="44"/>
+      <c r="U37" s="44"/>
+      <c r="V37" s="44"/>
+      <c r="W37" s="44"/>
+      <c r="X37" s="44"/>
+      <c r="Y37" s="44"/>
+      <c r="Z37" s="44"/>
+      <c r="AA37" s="45"/>
+      <c r="AB37" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC37" s="61"/>
+      <c r="AD37" s="61"/>
+      <c r="AE37" s="61"/>
+      <c r="AF37" s="61"/>
+      <c r="AG37" s="61"/>
+      <c r="AH37" s="61"/>
+      <c r="AI37" s="61"/>
+      <c r="AJ37" s="61"/>
+      <c r="AK37" s="62"/>
+      <c r="AL37" s="119"/>
+      <c r="AM37" s="17"/>
+      <c r="AN37" s="17"/>
+      <c r="AO37" s="18"/>
+      <c r="AP37" s="18"/>
+      <c r="AQ37" s="18"/>
+      <c r="AR37" s="18"/>
+      <c r="AS37" s="18"/>
+      <c r="AT37" s="18"/>
+      <c r="AU37" s="18"/>
+      <c r="AV37" s="18"/>
+      <c r="AW37" s="18"/>
+    </row>
+    <row r="38" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="O38" s="44"/>
+      <c r="P38" s="44"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="44"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="44"/>
+      <c r="Y38" s="44"/>
+      <c r="Z38" s="44"/>
+      <c r="AA38" s="45"/>
+      <c r="AB38" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC38" s="61"/>
+      <c r="AD38" s="61"/>
+      <c r="AE38" s="61"/>
+      <c r="AF38" s="61"/>
+      <c r="AG38" s="61"/>
+      <c r="AH38" s="61"/>
+      <c r="AI38" s="61"/>
+      <c r="AJ38" s="61"/>
+      <c r="AK38" s="62"/>
+      <c r="AL38" s="119"/>
+      <c r="AM38" s="17"/>
+      <c r="AN38" s="17"/>
+      <c r="AO38" s="18"/>
+      <c r="AP38" s="18"/>
+      <c r="AQ38" s="18"/>
+      <c r="AR38" s="18"/>
+      <c r="AS38" s="18"/>
+      <c r="AT38" s="18"/>
+      <c r="AU38" s="18"/>
+      <c r="AV38" s="18"/>
+      <c r="AW38" s="18"/>
+    </row>
+    <row r="39" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="P39" s="44"/>
+      <c r="Q39" s="44"/>
+      <c r="R39" s="44"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="44"/>
+      <c r="V39" s="44"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="44"/>
+      <c r="Y39" s="44"/>
+      <c r="Z39" s="44"/>
+      <c r="AA39" s="44"/>
+      <c r="AB39" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC39" s="61"/>
+      <c r="AD39" s="61"/>
+      <c r="AE39" s="61"/>
+      <c r="AF39" s="61"/>
+      <c r="AG39" s="61"/>
+      <c r="AH39" s="61"/>
+      <c r="AI39" s="61"/>
+      <c r="AJ39" s="61"/>
+      <c r="AK39" s="62"/>
+      <c r="AL39" s="119"/>
+      <c r="AM39" s="17"/>
+      <c r="AN39" s="17"/>
+      <c r="AO39" s="18"/>
+      <c r="AP39" s="18"/>
+      <c r="AQ39" s="18"/>
+      <c r="AR39" s="18"/>
+      <c r="AS39" s="18"/>
+      <c r="AT39" s="18"/>
+      <c r="AU39" s="18"/>
+      <c r="AV39" s="18"/>
+      <c r="AW39" s="18"/>
+    </row>
+    <row r="40" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="61"/>
+      <c r="K40" s="61"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="61"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="73"/>
+      <c r="Q40" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="R40" s="75"/>
+      <c r="S40" s="75"/>
+      <c r="T40" s="75"/>
+      <c r="U40" s="76"/>
+      <c r="V40" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="W40" s="81"/>
+      <c r="X40" s="81"/>
+      <c r="Y40" s="81"/>
+      <c r="Z40" s="81"/>
+      <c r="AA40" s="81"/>
+      <c r="AB40" s="81"/>
+      <c r="AC40" s="81"/>
+      <c r="AD40" s="81"/>
+      <c r="AE40" s="81"/>
+      <c r="AF40" s="81"/>
+      <c r="AG40" s="81"/>
+      <c r="AH40" s="81"/>
+      <c r="AI40" s="81"/>
+      <c r="AJ40" s="81"/>
+      <c r="AK40" s="82"/>
+      <c r="AL40" s="119"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="18"/>
+      <c r="AP40" s="18"/>
+      <c r="AQ40" s="18"/>
+      <c r="AR40" s="18"/>
+      <c r="AS40" s="18"/>
+      <c r="AT40" s="18"/>
+      <c r="AU40" s="18"/>
+      <c r="AV40" s="18"/>
+      <c r="AW40" s="18"/>
+    </row>
+    <row r="41" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="45"/>
+      <c r="D41" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="73"/>
+      <c r="N41" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="O41" s="75"/>
+      <c r="P41" s="75"/>
+      <c r="Q41" s="75"/>
+      <c r="R41" s="76"/>
+      <c r="S41" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="T41" s="81"/>
+      <c r="U41" s="81"/>
+      <c r="V41" s="81"/>
+      <c r="W41" s="81"/>
+      <c r="X41" s="81"/>
+      <c r="Y41" s="81"/>
+      <c r="Z41" s="81"/>
+      <c r="AA41" s="81"/>
+      <c r="AB41" s="81"/>
+      <c r="AC41" s="81"/>
+      <c r="AD41" s="81"/>
+      <c r="AE41" s="81"/>
+      <c r="AF41" s="81"/>
+      <c r="AG41" s="81"/>
+      <c r="AH41" s="81"/>
+      <c r="AI41" s="81"/>
+      <c r="AJ41" s="81"/>
+      <c r="AK41" s="82"/>
+      <c r="AL41" s="119"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="18"/>
+      <c r="AP41" s="18"/>
+      <c r="AQ41" s="18"/>
+      <c r="AR41" s="18"/>
+      <c r="AS41" s="18"/>
+      <c r="AT41" s="18"/>
+      <c r="AU41" s="18"/>
+      <c r="AV41" s="18"/>
+      <c r="AW41" s="18"/>
+    </row>
+    <row r="42" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="61"/>
+      <c r="O42" s="61"/>
+      <c r="P42" s="61"/>
+      <c r="Q42" s="73"/>
+      <c r="R42" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="S42" s="75"/>
+      <c r="T42" s="75"/>
+      <c r="U42" s="75"/>
+      <c r="V42" s="76"/>
+      <c r="W42" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="X42" s="81"/>
+      <c r="Y42" s="81"/>
+      <c r="Z42" s="81"/>
+      <c r="AA42" s="81"/>
+      <c r="AB42" s="81"/>
+      <c r="AC42" s="81"/>
+      <c r="AD42" s="81"/>
+      <c r="AE42" s="81"/>
+      <c r="AF42" s="81"/>
+      <c r="AG42" s="81"/>
+      <c r="AH42" s="81"/>
+      <c r="AI42" s="81"/>
+      <c r="AJ42" s="81"/>
+      <c r="AK42" s="82"/>
+      <c r="AL42" s="119"/>
+      <c r="AM42" s="17"/>
+      <c r="AN42" s="17"/>
+      <c r="AO42" s="18"/>
+      <c r="AP42" s="18"/>
+      <c r="AQ42" s="18"/>
+      <c r="AR42" s="18"/>
+      <c r="AS42" s="18"/>
+      <c r="AT42" s="18"/>
+      <c r="AU42" s="18"/>
+      <c r="AV42" s="18"/>
+      <c r="AW42" s="18"/>
+    </row>
+    <row r="43" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="61"/>
+      <c r="O43" s="61"/>
+      <c r="P43" s="61"/>
+      <c r="Q43" s="73"/>
+      <c r="R43" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="S43" s="75"/>
+      <c r="T43" s="75"/>
+      <c r="U43" s="75"/>
+      <c r="V43" s="76"/>
+      <c r="W43" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="X43" s="81"/>
+      <c r="Y43" s="81"/>
+      <c r="Z43" s="81"/>
+      <c r="AA43" s="81"/>
+      <c r="AB43" s="81"/>
+      <c r="AC43" s="81"/>
+      <c r="AD43" s="81"/>
+      <c r="AE43" s="81"/>
+      <c r="AF43" s="81"/>
+      <c r="AG43" s="81"/>
+      <c r="AH43" s="81"/>
+      <c r="AI43" s="81"/>
+      <c r="AJ43" s="81"/>
+      <c r="AK43" s="82"/>
+      <c r="AL43" s="119"/>
+      <c r="AM43" s="17"/>
+      <c r="AN43" s="17"/>
+      <c r="AO43" s="18"/>
+      <c r="AP43" s="18"/>
+      <c r="AQ43" s="18"/>
+      <c r="AR43" s="18"/>
+      <c r="AS43" s="18"/>
+      <c r="AT43" s="18"/>
+      <c r="AU43" s="18"/>
+      <c r="AV43" s="18"/>
+      <c r="AW43" s="18"/>
+    </row>
+    <row r="44" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="44"/>
+      <c r="D44" s="44"/>
+      <c r="E44" s="44"/>
+      <c r="F44" s="44"/>
+      <c r="G44" s="44"/>
+      <c r="H44" s="44"/>
+      <c r="I44" s="44"/>
+      <c r="J44" s="44"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="M44" s="61"/>
+      <c r="N44" s="61"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="61"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="61"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="61"/>
+      <c r="U44" s="73"/>
+      <c r="V44" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="W44" s="75"/>
+      <c r="X44" s="75"/>
+      <c r="Y44" s="75"/>
+      <c r="Z44" s="76"/>
+      <c r="AA44" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB44" s="81"/>
+      <c r="AC44" s="81"/>
+      <c r="AD44" s="81"/>
+      <c r="AE44" s="81"/>
+      <c r="AF44" s="81"/>
+      <c r="AG44" s="81"/>
+      <c r="AH44" s="81"/>
+      <c r="AI44" s="81"/>
+      <c r="AJ44" s="81"/>
+      <c r="AK44" s="82"/>
+      <c r="AL44" s="119"/>
+      <c r="AM44" s="17"/>
+      <c r="AN44" s="17"/>
+      <c r="AO44" s="18"/>
+      <c r="AP44" s="18"/>
+      <c r="AQ44" s="18"/>
+      <c r="AR44" s="18"/>
+      <c r="AS44" s="18"/>
+      <c r="AT44" s="18"/>
+      <c r="AU44" s="18"/>
+      <c r="AV44" s="18"/>
+      <c r="AW44" s="18"/>
+    </row>
+    <row r="45" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44"/>
+      <c r="I45" s="44"/>
+      <c r="J45" s="44"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="M45" s="61"/>
+      <c r="N45" s="61"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="61"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="61"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="61"/>
+      <c r="U45" s="73"/>
+      <c r="V45" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="W45" s="75"/>
+      <c r="X45" s="75"/>
+      <c r="Y45" s="75"/>
+      <c r="Z45" s="76"/>
+      <c r="AA45" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB45" s="81"/>
+      <c r="AC45" s="81"/>
+      <c r="AD45" s="81"/>
+      <c r="AE45" s="81"/>
+      <c r="AF45" s="81"/>
+      <c r="AG45" s="81"/>
+      <c r="AH45" s="81"/>
+      <c r="AI45" s="81"/>
+      <c r="AJ45" s="81"/>
+      <c r="AK45" s="82"/>
+      <c r="AL45" s="119"/>
+      <c r="AM45" s="17"/>
+      <c r="AN45" s="17"/>
+      <c r="AO45" s="18"/>
+      <c r="AP45" s="18"/>
+      <c r="AQ45" s="18"/>
+      <c r="AR45" s="18"/>
+      <c r="AS45" s="18"/>
+      <c r="AT45" s="18"/>
+      <c r="AU45" s="18"/>
+      <c r="AV45" s="18"/>
+      <c r="AW45" s="18"/>
+    </row>
+    <row r="46" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="136"/>
+      <c r="C46" s="136"/>
+      <c r="D46" s="136"/>
+      <c r="E46" s="136"/>
+      <c r="F46" s="136"/>
+      <c r="G46" s="136"/>
+      <c r="H46" s="136"/>
+      <c r="I46" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="J46" s="64"/>
+      <c r="K46" s="64"/>
+      <c r="L46" s="64"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="64"/>
+      <c r="Q46" s="64"/>
+      <c r="R46" s="64"/>
+      <c r="S46" s="64"/>
+      <c r="T46" s="64"/>
+      <c r="U46" s="64"/>
+      <c r="V46" s="64"/>
+      <c r="W46" s="64"/>
+      <c r="X46" s="64"/>
+      <c r="Y46" s="64"/>
+      <c r="Z46" s="64"/>
+      <c r="AA46" s="86"/>
+      <c r="AB46" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC46" s="47"/>
+      <c r="AD46" s="47"/>
+      <c r="AE46" s="47"/>
+      <c r="AF46" s="47"/>
+      <c r="AG46" s="47"/>
+      <c r="AH46" s="47"/>
+      <c r="AI46" s="47"/>
+      <c r="AJ46" s="47"/>
+      <c r="AK46" s="48"/>
+      <c r="AL46" s="119"/>
+      <c r="AM46" s="17"/>
+      <c r="AN46" s="17"/>
+      <c r="AO46" s="18"/>
+      <c r="AP46" s="18"/>
+      <c r="AQ46" s="18"/>
+      <c r="AR46" s="18"/>
+      <c r="AS46" s="18"/>
+      <c r="AT46" s="18"/>
+      <c r="AU46" s="18"/>
+      <c r="AV46" s="18"/>
+      <c r="AW46" s="18"/>
+    </row>
+    <row r="47" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="39"/>
+      <c r="C47" s="39"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="39"/>
+      <c r="G47" s="39"/>
+      <c r="H47" s="39"/>
+      <c r="I47" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="64"/>
+      <c r="K47" s="64"/>
+      <c r="L47" s="64"/>
+      <c r="M47" s="64"/>
+      <c r="N47" s="64"/>
+      <c r="O47" s="64"/>
+      <c r="P47" s="64"/>
+      <c r="Q47" s="64"/>
+      <c r="R47" s="64"/>
+      <c r="S47" s="64"/>
+      <c r="T47" s="64"/>
+      <c r="U47" s="64"/>
+      <c r="V47" s="64"/>
+      <c r="W47" s="64"/>
+      <c r="X47" s="64"/>
+      <c r="Y47" s="64"/>
+      <c r="Z47" s="64"/>
+      <c r="AA47" s="86"/>
+      <c r="AB47" s="50"/>
+      <c r="AC47" s="50"/>
+      <c r="AD47" s="50"/>
+      <c r="AE47" s="50"/>
+      <c r="AF47" s="50"/>
+      <c r="AG47" s="50"/>
+      <c r="AH47" s="50"/>
+      <c r="AI47" s="50"/>
+      <c r="AJ47" s="50"/>
+      <c r="AK47" s="51"/>
+      <c r="AL47" s="119"/>
+      <c r="AM47" s="17"/>
+      <c r="AN47" s="17"/>
+      <c r="AO47" s="18"/>
+      <c r="AP47" s="18"/>
+      <c r="AQ47" s="18"/>
+      <c r="AR47" s="18"/>
+      <c r="AS47" s="18"/>
+      <c r="AT47" s="18"/>
+      <c r="AU47" s="18"/>
+      <c r="AV47" s="18"/>
+      <c r="AW47" s="18"/>
+    </row>
+    <row r="48" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="39"/>
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="J48" s="64"/>
+      <c r="K48" s="64"/>
+      <c r="L48" s="64"/>
+      <c r="M48" s="64"/>
+      <c r="N48" s="64"/>
+      <c r="O48" s="64"/>
+      <c r="P48" s="64"/>
+      <c r="Q48" s="64"/>
+      <c r="R48" s="64"/>
+      <c r="S48" s="64"/>
+      <c r="T48" s="64"/>
+      <c r="U48" s="64"/>
+      <c r="V48" s="64"/>
+      <c r="W48" s="64"/>
+      <c r="X48" s="64"/>
+      <c r="Y48" s="64"/>
+      <c r="Z48" s="64"/>
+      <c r="AA48" s="86"/>
+      <c r="AB48" s="50"/>
+      <c r="AC48" s="50"/>
+      <c r="AD48" s="50"/>
+      <c r="AE48" s="50"/>
+      <c r="AF48" s="50"/>
+      <c r="AG48" s="50"/>
+      <c r="AH48" s="50"/>
+      <c r="AI48" s="50"/>
+      <c r="AJ48" s="50"/>
+      <c r="AK48" s="51"/>
+      <c r="AL48" s="119"/>
+      <c r="AM48" s="17"/>
+      <c r="AN48" s="17"/>
+      <c r="AO48" s="18"/>
+      <c r="AP48" s="18"/>
+      <c r="AQ48" s="18"/>
+      <c r="AR48" s="18"/>
+      <c r="AS48" s="18"/>
+      <c r="AT48" s="18"/>
+      <c r="AU48" s="18"/>
+      <c r="AV48" s="18"/>
+      <c r="AW48" s="18"/>
+    </row>
+    <row r="49" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="39"/>
+      <c r="C49" s="39"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="39"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="39"/>
+      <c r="H49" s="39"/>
+      <c r="I49" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J49" s="44"/>
+      <c r="K49" s="44"/>
+      <c r="L49" s="44"/>
+      <c r="M49" s="44"/>
+      <c r="N49" s="44"/>
+      <c r="O49" s="44"/>
+      <c r="P49" s="44"/>
+      <c r="Q49" s="44"/>
+      <c r="R49" s="44"/>
+      <c r="S49" s="44"/>
+      <c r="T49" s="44"/>
+      <c r="U49" s="44"/>
+      <c r="V49" s="44"/>
+      <c r="W49" s="44"/>
+      <c r="X49" s="44"/>
+      <c r="Y49" s="44"/>
+      <c r="Z49" s="44"/>
+      <c r="AA49" s="45"/>
+      <c r="AB49" s="50"/>
+      <c r="AC49" s="50"/>
+      <c r="AD49" s="50"/>
+      <c r="AE49" s="50"/>
+      <c r="AF49" s="50"/>
+      <c r="AG49" s="50"/>
+      <c r="AH49" s="50"/>
+      <c r="AI49" s="50"/>
+      <c r="AJ49" s="50"/>
+      <c r="AK49" s="51"/>
+      <c r="AL49" s="119"/>
+      <c r="AM49" s="17"/>
+      <c r="AN49" s="17"/>
+      <c r="AO49" s="18"/>
+      <c r="AP49" s="18"/>
+      <c r="AQ49" s="18"/>
+      <c r="AR49" s="18"/>
+      <c r="AS49" s="18"/>
+      <c r="AT49" s="18"/>
+      <c r="AU49" s="18"/>
+      <c r="AV49" s="18"/>
+      <c r="AW49" s="18"/>
+    </row>
+    <row r="50" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="K50" s="134"/>
+      <c r="L50" s="134"/>
+      <c r="M50" s="134"/>
+      <c r="N50" s="134"/>
+      <c r="O50" s="134"/>
+      <c r="P50" s="134"/>
+      <c r="Q50" s="134"/>
+      <c r="R50" s="134"/>
+      <c r="S50" s="134"/>
+      <c r="T50" s="134"/>
+      <c r="U50" s="134"/>
+      <c r="V50" s="134"/>
+      <c r="W50" s="134"/>
+      <c r="X50" s="134"/>
+      <c r="Y50" s="134"/>
+      <c r="Z50" s="134"/>
+      <c r="AA50" s="133"/>
+      <c r="AB50" s="50"/>
+      <c r="AC50" s="50"/>
+      <c r="AD50" s="50"/>
+      <c r="AE50" s="50"/>
+      <c r="AF50" s="50"/>
+      <c r="AG50" s="50"/>
+      <c r="AH50" s="50"/>
+      <c r="AI50" s="50"/>
+      <c r="AJ50" s="50"/>
+      <c r="AK50" s="51"/>
+      <c r="AL50" s="119"/>
+      <c r="AM50" s="17"/>
+      <c r="AN50" s="17"/>
+      <c r="AO50" s="18"/>
+      <c r="AP50" s="18"/>
+      <c r="AQ50" s="18"/>
+      <c r="AR50" s="18"/>
+      <c r="AS50" s="18"/>
+      <c r="AT50" s="18"/>
+      <c r="AU50" s="18"/>
+      <c r="AV50" s="18"/>
+      <c r="AW50" s="18"/>
+    </row>
+    <row r="51" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51" s="39"/>
+      <c r="C51" s="39"/>
+      <c r="D51" s="39"/>
+      <c r="E51" s="39"/>
+      <c r="F51" s="39"/>
+      <c r="G51" s="39"/>
+      <c r="H51" s="39"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K51" s="44"/>
+      <c r="L51" s="44"/>
+      <c r="M51" s="44"/>
+      <c r="N51" s="44"/>
+      <c r="O51" s="44"/>
+      <c r="P51" s="44"/>
+      <c r="Q51" s="44"/>
+      <c r="R51" s="44"/>
+      <c r="S51" s="44"/>
+      <c r="T51" s="44"/>
+      <c r="U51" s="44"/>
+      <c r="V51" s="44"/>
+      <c r="W51" s="44"/>
+      <c r="X51" s="44"/>
+      <c r="Y51" s="44"/>
+      <c r="Z51" s="44"/>
+      <c r="AA51" s="45"/>
+      <c r="AB51" s="50"/>
+      <c r="AC51" s="50"/>
+      <c r="AD51" s="50"/>
+      <c r="AE51" s="50"/>
+      <c r="AF51" s="50"/>
+      <c r="AG51" s="50"/>
+      <c r="AH51" s="50"/>
+      <c r="AI51" s="50"/>
+      <c r="AJ51" s="50"/>
+      <c r="AK51" s="51"/>
+      <c r="AL51" s="119"/>
+      <c r="AM51" s="17"/>
+      <c r="AN51" s="17"/>
+      <c r="AO51" s="18"/>
+      <c r="AP51" s="18"/>
+      <c r="AQ51" s="18"/>
+      <c r="AR51" s="18"/>
+      <c r="AS51" s="18"/>
+      <c r="AT51" s="18"/>
+      <c r="AU51" s="18"/>
+      <c r="AV51" s="18"/>
+      <c r="AW51" s="18"/>
+    </row>
+    <row r="52" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52" s="40"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="40"/>
+      <c r="H52" s="40"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K52" s="44"/>
+      <c r="L52" s="44"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="44"/>
+      <c r="S52" s="44"/>
+      <c r="T52" s="44"/>
+      <c r="U52" s="44"/>
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="45"/>
+      <c r="AB52" s="50"/>
+      <c r="AC52" s="50"/>
+      <c r="AD52" s="50"/>
+      <c r="AE52" s="50"/>
+      <c r="AF52" s="50"/>
+      <c r="AG52" s="50"/>
+      <c r="AH52" s="50"/>
+      <c r="AI52" s="50"/>
+      <c r="AJ52" s="50"/>
+      <c r="AK52" s="51"/>
+      <c r="AL52" s="119"/>
+      <c r="AM52" s="17"/>
+      <c r="AN52" s="17"/>
+      <c r="AO52" s="18"/>
+      <c r="AP52" s="18"/>
+      <c r="AQ52" s="18"/>
+      <c r="AR52" s="18"/>
+      <c r="AS52" s="18"/>
+      <c r="AT52" s="18"/>
+      <c r="AU52" s="18"/>
+      <c r="AV52" s="18"/>
+      <c r="AW52" s="18"/>
+    </row>
+    <row r="53" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="45"/>
+      <c r="AB53" s="50"/>
+      <c r="AC53" s="50"/>
+      <c r="AD53" s="50"/>
+      <c r="AE53" s="50"/>
+      <c r="AF53" s="50"/>
+      <c r="AG53" s="50"/>
+      <c r="AH53" s="50"/>
+      <c r="AI53" s="50"/>
+      <c r="AJ53" s="50"/>
+      <c r="AK53" s="51"/>
+      <c r="AL53" s="119"/>
+      <c r="AM53" s="17"/>
+      <c r="AN53" s="17"/>
+      <c r="AO53" s="18"/>
+      <c r="AP53" s="18"/>
+      <c r="AQ53" s="18"/>
+      <c r="AR53" s="18"/>
+      <c r="AS53" s="18"/>
+      <c r="AT53" s="18"/>
+      <c r="AU53" s="18"/>
+      <c r="AV53" s="18"/>
+      <c r="AW53" s="18"/>
+    </row>
+    <row r="54" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="44"/>
+      <c r="K54" s="44"/>
+      <c r="L54" s="44"/>
+      <c r="M54" s="44"/>
+      <c r="N54" s="44"/>
+      <c r="O54" s="44"/>
+      <c r="P54" s="44"/>
+      <c r="Q54" s="44"/>
+      <c r="R54" s="44"/>
+      <c r="S54" s="44"/>
+      <c r="T54" s="44"/>
+      <c r="U54" s="44"/>
+      <c r="V54" s="44"/>
+      <c r="W54" s="44"/>
+      <c r="X54" s="44"/>
+      <c r="Y54" s="44"/>
+      <c r="Z54" s="44"/>
+      <c r="AA54" s="45"/>
+      <c r="AB54" s="53"/>
+      <c r="AC54" s="53"/>
+      <c r="AD54" s="53"/>
+      <c r="AE54" s="53"/>
+      <c r="AF54" s="53"/>
+      <c r="AG54" s="53"/>
+      <c r="AH54" s="53"/>
+      <c r="AI54" s="53"/>
+      <c r="AJ54" s="53"/>
+      <c r="AK54" s="54"/>
+      <c r="AL54" s="119"/>
+      <c r="AM54" s="17"/>
+      <c r="AN54" s="17"/>
+      <c r="AO54" s="18"/>
+      <c r="AP54" s="18"/>
+      <c r="AQ54" s="18"/>
+      <c r="AR54" s="18"/>
+      <c r="AS54" s="18"/>
+      <c r="AT54" s="18"/>
+      <c r="AU54" s="18"/>
+      <c r="AV54" s="18"/>
+      <c r="AW54" s="18"/>
+    </row>
+    <row r="55" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="44"/>
+      <c r="D55" s="44"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="45"/>
+      <c r="J55" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="K55" s="61"/>
+      <c r="L55" s="61"/>
+      <c r="M55" s="61"/>
+      <c r="N55" s="61"/>
+      <c r="O55" s="61"/>
+      <c r="P55" s="61"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="61"/>
+      <c r="S55" s="73"/>
+      <c r="T55" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="U55" s="75"/>
+      <c r="V55" s="75"/>
+      <c r="W55" s="75"/>
+      <c r="X55" s="76"/>
+      <c r="Y55" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z55" s="81"/>
+      <c r="AA55" s="81"/>
+      <c r="AB55" s="81"/>
+      <c r="AC55" s="81"/>
+      <c r="AD55" s="81"/>
+      <c r="AE55" s="81"/>
+      <c r="AF55" s="81"/>
+      <c r="AG55" s="81"/>
+      <c r="AH55" s="81"/>
+      <c r="AI55" s="81"/>
+      <c r="AJ55" s="81"/>
+      <c r="AK55" s="82"/>
+      <c r="AL55" s="119"/>
+      <c r="AM55" s="17"/>
+      <c r="AN55" s="17"/>
+      <c r="AO55" s="18"/>
+      <c r="AP55" s="18"/>
+      <c r="AQ55" s="18"/>
+      <c r="AR55" s="18"/>
+      <c r="AS55" s="18"/>
+      <c r="AT55" s="18"/>
+      <c r="AU55" s="18"/>
+      <c r="AV55" s="18"/>
+      <c r="AW55" s="18"/>
+    </row>
+    <row r="56" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="44"/>
+      <c r="L56" s="44"/>
+      <c r="M56" s="44"/>
+      <c r="N56" s="44"/>
+      <c r="O56" s="44"/>
+      <c r="P56" s="44"/>
+      <c r="Q56" s="44"/>
+      <c r="R56" s="44"/>
+      <c r="S56" s="44"/>
+      <c r="T56" s="44"/>
+      <c r="U56" s="44"/>
+      <c r="V56" s="44"/>
+      <c r="W56" s="44"/>
+      <c r="X56" s="44"/>
+      <c r="Y56" s="44"/>
+      <c r="Z56" s="44"/>
+      <c r="AA56" s="45"/>
+      <c r="AB56" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC56" s="47"/>
+      <c r="AD56" s="47"/>
+      <c r="AE56" s="47"/>
+      <c r="AF56" s="47"/>
+      <c r="AG56" s="47"/>
+      <c r="AH56" s="47"/>
+      <c r="AI56" s="47"/>
+      <c r="AJ56" s="47"/>
+      <c r="AK56" s="48"/>
+      <c r="AL56" s="119"/>
+      <c r="AM56" s="17"/>
+      <c r="AN56" s="17"/>
+      <c r="AO56" s="18"/>
+      <c r="AP56" s="18"/>
+      <c r="AQ56" s="18"/>
+      <c r="AR56" s="18"/>
+      <c r="AS56" s="18"/>
+      <c r="AT56" s="18"/>
+      <c r="AU56" s="18"/>
+      <c r="AV56" s="18"/>
+      <c r="AW56" s="18"/>
+    </row>
+    <row r="57" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44"/>
+      <c r="I57" s="44"/>
+      <c r="J57" s="44"/>
+      <c r="K57" s="44"/>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
+      <c r="N57" s="44"/>
+      <c r="O57" s="44"/>
+      <c r="P57" s="44"/>
+      <c r="Q57" s="44"/>
+      <c r="R57" s="44"/>
+      <c r="S57" s="44"/>
+      <c r="T57" s="44"/>
+      <c r="U57" s="44"/>
+      <c r="V57" s="44"/>
+      <c r="W57" s="44"/>
+      <c r="X57" s="44"/>
+      <c r="Y57" s="44"/>
+      <c r="Z57" s="44"/>
+      <c r="AA57" s="45"/>
+      <c r="AB57" s="49"/>
+      <c r="AC57" s="50"/>
+      <c r="AD57" s="50"/>
+      <c r="AE57" s="50"/>
+      <c r="AF57" s="50"/>
+      <c r="AG57" s="50"/>
+      <c r="AH57" s="50"/>
+      <c r="AI57" s="50"/>
+      <c r="AJ57" s="50"/>
+      <c r="AK57" s="51"/>
+      <c r="AL57" s="119"/>
+      <c r="AM57" s="17"/>
+      <c r="AN57" s="17"/>
+      <c r="AO57" s="18"/>
+      <c r="AP57" s="18"/>
+      <c r="AQ57" s="18"/>
+      <c r="AR57" s="18"/>
+      <c r="AS57" s="18"/>
+      <c r="AT57" s="18"/>
+      <c r="AU57" s="18"/>
+      <c r="AV57" s="18"/>
+      <c r="AW57" s="18"/>
+    </row>
+    <row r="58" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="39"/>
+      <c r="C58" s="39"/>
+      <c r="D58" s="39"/>
+      <c r="E58" s="39"/>
+      <c r="F58" s="39"/>
+      <c r="G58" s="39"/>
+      <c r="H58" s="39"/>
+      <c r="I58" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="J58" s="44"/>
+      <c r="K58" s="44"/>
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
+      <c r="N58" s="44"/>
+      <c r="O58" s="44"/>
+      <c r="P58" s="44"/>
+      <c r="Q58" s="44"/>
+      <c r="R58" s="44"/>
+      <c r="S58" s="44"/>
+      <c r="T58" s="44"/>
+      <c r="U58" s="44"/>
+      <c r="V58" s="44"/>
+      <c r="W58" s="44"/>
+      <c r="X58" s="44"/>
+      <c r="Y58" s="44"/>
+      <c r="Z58" s="44"/>
+      <c r="AA58" s="45"/>
+      <c r="AB58" s="49"/>
+      <c r="AC58" s="50"/>
+      <c r="AD58" s="50"/>
+      <c r="AE58" s="50"/>
+      <c r="AF58" s="50"/>
+      <c r="AG58" s="50"/>
+      <c r="AH58" s="50"/>
+      <c r="AI58" s="50"/>
+      <c r="AJ58" s="50"/>
+      <c r="AK58" s="51"/>
+      <c r="AL58" s="119"/>
+      <c r="AM58" s="17"/>
+      <c r="AN58" s="17"/>
+      <c r="AO58" s="18"/>
+      <c r="AP58" s="18"/>
+      <c r="AQ58" s="18"/>
+      <c r="AR58" s="18"/>
+      <c r="AS58" s="18"/>
+      <c r="AT58" s="18"/>
+      <c r="AU58" s="18"/>
+      <c r="AV58" s="18"/>
+      <c r="AW58" s="18"/>
+    </row>
+    <row r="59" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="39"/>
+      <c r="C59" s="39"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
+      <c r="I59" s="39"/>
+      <c r="J59" s="39"/>
+      <c r="K59" s="39"/>
+      <c r="L59" s="39"/>
+      <c r="M59" s="39"/>
+      <c r="N59" s="39"/>
+      <c r="O59" s="39"/>
+      <c r="P59" s="39"/>
+      <c r="Q59" s="39"/>
+      <c r="R59" s="39"/>
+      <c r="S59" s="39"/>
+      <c r="T59" s="39"/>
+      <c r="U59" s="39"/>
+      <c r="V59" s="39"/>
+      <c r="W59" s="39"/>
+      <c r="X59" s="39"/>
+      <c r="Y59" s="39"/>
+      <c r="Z59" s="39"/>
+      <c r="AA59" s="123" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB59" s="52"/>
+      <c r="AC59" s="53"/>
+      <c r="AD59" s="53"/>
+      <c r="AE59" s="53"/>
+      <c r="AF59" s="53"/>
+      <c r="AG59" s="53"/>
+      <c r="AH59" s="53"/>
+      <c r="AI59" s="53"/>
+      <c r="AJ59" s="53"/>
+      <c r="AK59" s="54"/>
+      <c r="AL59" s="119"/>
+      <c r="AM59" s="17"/>
+      <c r="AN59" s="17"/>
+      <c r="AO59" s="18"/>
+      <c r="AP59" s="18"/>
+      <c r="AQ59" s="18"/>
+      <c r="AR59" s="18"/>
+      <c r="AS59" s="18"/>
+      <c r="AT59" s="18"/>
+      <c r="AU59" s="18"/>
+      <c r="AV59" s="18"/>
+      <c r="AW59" s="18"/>
+    </row>
+    <row r="60" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="44"/>
+      <c r="D60" s="44"/>
+      <c r="E60" s="44"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="44"/>
+      <c r="J60" s="44"/>
+      <c r="K60" s="44"/>
+      <c r="L60" s="44"/>
+      <c r="M60" s="44"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="132" t="s">
+        <v>118</v>
+      </c>
+      <c r="P60" s="131"/>
+      <c r="Q60" s="131"/>
+      <c r="R60" s="131"/>
+      <c r="S60" s="131"/>
+      <c r="T60" s="131"/>
+      <c r="U60" s="131"/>
+      <c r="V60" s="131"/>
+      <c r="W60" s="131"/>
+      <c r="X60" s="130"/>
+      <c r="Y60" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z60" s="75"/>
+      <c r="AA60" s="75"/>
+      <c r="AB60" s="75"/>
+      <c r="AC60" s="76"/>
+      <c r="AD60" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE60" s="81"/>
+      <c r="AF60" s="81"/>
+      <c r="AG60" s="81"/>
+      <c r="AH60" s="81"/>
+      <c r="AI60" s="81"/>
+      <c r="AJ60" s="81"/>
+      <c r="AK60" s="82"/>
+      <c r="AL60" s="119"/>
+      <c r="AM60" s="17"/>
+      <c r="AN60" s="17"/>
+      <c r="AO60" s="18"/>
+      <c r="AP60" s="18"/>
+      <c r="AQ60" s="18"/>
+      <c r="AR60" s="18"/>
+      <c r="AS60" s="18"/>
+      <c r="AT60" s="18"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+      <c r="AW60" s="18"/>
+    </row>
+    <row r="61" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="44"/>
+      <c r="J61" s="44"/>
+      <c r="K61" s="44"/>
+      <c r="L61" s="44"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="132" t="s">
+        <v>118</v>
+      </c>
+      <c r="O61" s="131"/>
+      <c r="P61" s="131"/>
+      <c r="Q61" s="131"/>
+      <c r="R61" s="131"/>
+      <c r="S61" s="131"/>
+      <c r="T61" s="131"/>
+      <c r="U61" s="131"/>
+      <c r="V61" s="131"/>
+      <c r="W61" s="130"/>
+      <c r="X61" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y61" s="75"/>
+      <c r="Z61" s="75"/>
+      <c r="AA61" s="75"/>
+      <c r="AB61" s="76"/>
+      <c r="AC61" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD61" s="81"/>
+      <c r="AE61" s="81"/>
+      <c r="AF61" s="81"/>
+      <c r="AG61" s="81"/>
+      <c r="AH61" s="81"/>
+      <c r="AI61" s="81"/>
+      <c r="AJ61" s="81"/>
+      <c r="AK61" s="82"/>
+      <c r="AL61" s="119"/>
+      <c r="AM61" s="17"/>
+      <c r="AN61" s="17"/>
+      <c r="AO61" s="18"/>
+      <c r="AP61" s="18"/>
+      <c r="AQ61" s="18"/>
+      <c r="AR61" s="18"/>
+      <c r="AS61" s="18"/>
+      <c r="AT61" s="18"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+      <c r="AW61" s="18"/>
+    </row>
+    <row r="62" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="61"/>
+      <c r="D62" s="61"/>
+      <c r="E62" s="61"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="I62" s="75"/>
+      <c r="J62" s="75"/>
+      <c r="K62" s="75"/>
+      <c r="L62" s="76"/>
+      <c r="M62" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="N62" s="81"/>
+      <c r="O62" s="81"/>
+      <c r="P62" s="81"/>
+      <c r="Q62" s="81"/>
+      <c r="R62" s="81"/>
+      <c r="S62" s="81"/>
+      <c r="T62" s="81"/>
+      <c r="U62" s="81"/>
+      <c r="V62" s="81"/>
+      <c r="W62" s="81"/>
+      <c r="X62" s="81"/>
+      <c r="Y62" s="81"/>
+      <c r="Z62" s="81"/>
+      <c r="AA62" s="81"/>
+      <c r="AB62" s="81"/>
+      <c r="AC62" s="81"/>
+      <c r="AD62" s="81"/>
+      <c r="AE62" s="81"/>
+      <c r="AF62" s="81"/>
+      <c r="AG62" s="81"/>
+      <c r="AH62" s="81"/>
+      <c r="AI62" s="81"/>
+      <c r="AJ62" s="81"/>
+      <c r="AK62" s="82"/>
+      <c r="AL62" s="119"/>
+      <c r="AM62" s="17"/>
+      <c r="AN62" s="17"/>
+      <c r="AO62" s="18"/>
+      <c r="AP62" s="18"/>
+      <c r="AQ62" s="18"/>
+      <c r="AR62" s="18"/>
+      <c r="AS62" s="18"/>
+      <c r="AT62" s="18"/>
+      <c r="AU62" s="18"/>
+      <c r="AV62" s="18"/>
+      <c r="AW62" s="18"/>
+    </row>
+    <row r="63" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="H63" s="61"/>
+      <c r="I63" s="61"/>
+      <c r="J63" s="61"/>
+      <c r="K63" s="61"/>
+      <c r="L63" s="61"/>
+      <c r="M63" s="61"/>
+      <c r="N63" s="61"/>
+      <c r="O63" s="61"/>
+      <c r="P63" s="73"/>
+      <c r="Q63" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="R63" s="75"/>
+      <c r="S63" s="75"/>
+      <c r="T63" s="75"/>
+      <c r="U63" s="76"/>
+      <c r="V63" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="W63" s="81"/>
+      <c r="X63" s="81"/>
+      <c r="Y63" s="81"/>
+      <c r="Z63" s="81"/>
+      <c r="AA63" s="81"/>
+      <c r="AB63" s="81"/>
+      <c r="AC63" s="81"/>
+      <c r="AD63" s="81"/>
+      <c r="AE63" s="81"/>
+      <c r="AF63" s="81"/>
+      <c r="AG63" s="81"/>
+      <c r="AH63" s="81"/>
+      <c r="AI63" s="81"/>
+      <c r="AJ63" s="81"/>
+      <c r="AK63" s="82"/>
+      <c r="AL63" s="119"/>
+      <c r="AM63" s="17"/>
+      <c r="AN63" s="17"/>
+      <c r="AO63" s="18"/>
+      <c r="AP63" s="18"/>
+      <c r="AQ63" s="18"/>
+      <c r="AR63" s="18"/>
+      <c r="AS63" s="18"/>
+      <c r="AT63" s="18"/>
+      <c r="AU63" s="18"/>
+      <c r="AV63" s="18"/>
+      <c r="AW63" s="18"/>
+    </row>
+    <row r="64" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="123" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" s="132" t="s">
+        <v>118</v>
+      </c>
+      <c r="D64" s="131"/>
+      <c r="E64" s="131"/>
+      <c r="F64" s="131"/>
+      <c r="G64" s="131"/>
+      <c r="H64" s="131"/>
+      <c r="I64" s="131"/>
+      <c r="J64" s="131"/>
+      <c r="K64" s="131"/>
+      <c r="L64" s="130"/>
+      <c r="M64" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="N64" s="75"/>
+      <c r="O64" s="75"/>
+      <c r="P64" s="75"/>
+      <c r="Q64" s="76"/>
+      <c r="R64" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="S64" s="81"/>
+      <c r="T64" s="81"/>
+      <c r="U64" s="81"/>
+      <c r="V64" s="81"/>
+      <c r="W64" s="81"/>
+      <c r="X64" s="81"/>
+      <c r="Y64" s="81"/>
+      <c r="Z64" s="81"/>
+      <c r="AA64" s="81"/>
+      <c r="AB64" s="81"/>
+      <c r="AC64" s="81"/>
+      <c r="AD64" s="81"/>
+      <c r="AE64" s="81"/>
+      <c r="AF64" s="81"/>
+      <c r="AG64" s="81"/>
+      <c r="AH64" s="81"/>
+      <c r="AI64" s="81"/>
+      <c r="AJ64" s="81"/>
+      <c r="AK64" s="82"/>
+      <c r="AL64" s="119"/>
+      <c r="AM64" s="17"/>
+      <c r="AN64" s="17"/>
+      <c r="AO64" s="18"/>
+      <c r="AP64" s="18"/>
+      <c r="AQ64" s="18"/>
+      <c r="AR64" s="18"/>
+      <c r="AS64" s="18"/>
+      <c r="AT64" s="18"/>
+      <c r="AU64" s="18"/>
+      <c r="AV64" s="18"/>
+      <c r="AW64" s="18"/>
+    </row>
+    <row r="65" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44"/>
+      <c r="I65" s="44"/>
+      <c r="J65" s="44"/>
+      <c r="K65" s="44"/>
+      <c r="L65" s="44"/>
+      <c r="M65" s="44"/>
+      <c r="N65" s="44"/>
+      <c r="O65" s="44"/>
+      <c r="P65" s="45"/>
+      <c r="Q65" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="R65" s="61"/>
+      <c r="S65" s="61"/>
+      <c r="T65" s="61"/>
+      <c r="U65" s="61"/>
+      <c r="V65" s="61"/>
+      <c r="W65" s="61"/>
+      <c r="X65" s="61"/>
+      <c r="Y65" s="61"/>
+      <c r="Z65" s="73"/>
+      <c r="AA65" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB65" s="75"/>
+      <c r="AC65" s="75"/>
+      <c r="AD65" s="75"/>
+      <c r="AE65" s="76"/>
+      <c r="AF65" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AG65" s="81"/>
+      <c r="AH65" s="81"/>
+      <c r="AI65" s="81"/>
+      <c r="AJ65" s="81"/>
+      <c r="AK65" s="82"/>
+      <c r="AL65" s="119"/>
+      <c r="AM65" s="17"/>
+      <c r="AN65" s="17"/>
+      <c r="AO65" s="18"/>
+      <c r="AP65" s="18"/>
+      <c r="AQ65" s="18"/>
+      <c r="AR65" s="18"/>
+      <c r="AS65" s="18"/>
+      <c r="AT65" s="18"/>
+      <c r="AU65" s="18"/>
+      <c r="AV65" s="18"/>
+      <c r="AW65" s="18"/>
+    </row>
+    <row r="66" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="44"/>
+      <c r="J66" s="44"/>
+      <c r="K66" s="44"/>
+      <c r="L66" s="44"/>
+      <c r="M66" s="44"/>
+      <c r="N66" s="44"/>
+      <c r="O66" s="44"/>
+      <c r="P66" s="44"/>
+      <c r="Q66" s="44"/>
+      <c r="R66" s="45"/>
+      <c r="S66" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="T66" s="61"/>
+      <c r="U66" s="61"/>
+      <c r="V66" s="61"/>
+      <c r="W66" s="61"/>
+      <c r="X66" s="61"/>
+      <c r="Y66" s="61"/>
+      <c r="Z66" s="61"/>
+      <c r="AA66" s="61"/>
+      <c r="AB66" s="73"/>
+      <c r="AC66" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="AD66" s="75"/>
+      <c r="AE66" s="75"/>
+      <c r="AF66" s="75"/>
+      <c r="AG66" s="76"/>
+      <c r="AH66" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI66" s="81"/>
+      <c r="AJ66" s="81"/>
+      <c r="AK66" s="82"/>
+      <c r="AL66" s="119"/>
+      <c r="AM66" s="17"/>
+      <c r="AN66" s="17"/>
+      <c r="AO66" s="18"/>
+      <c r="AP66" s="18"/>
+      <c r="AQ66" s="18"/>
+      <c r="AR66" s="18"/>
+      <c r="AS66" s="18"/>
+      <c r="AT66" s="18"/>
+      <c r="AU66" s="18"/>
+      <c r="AV66" s="18"/>
+      <c r="AW66" s="18"/>
+    </row>
+    <row r="67" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="39"/>
+      <c r="C67" s="39"/>
+      <c r="D67" s="39"/>
+      <c r="E67" s="39"/>
+      <c r="F67" s="39"/>
+      <c r="G67" s="39"/>
+      <c r="H67" s="39"/>
+      <c r="I67" s="39"/>
+      <c r="J67" s="39"/>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="M67" s="39"/>
+      <c r="N67" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="O67" s="64"/>
+      <c r="P67" s="64"/>
+      <c r="Q67" s="64"/>
+      <c r="R67" s="64"/>
+      <c r="S67" s="64"/>
+      <c r="T67" s="64"/>
+      <c r="U67" s="64"/>
+      <c r="V67" s="64"/>
+      <c r="W67" s="64"/>
+      <c r="X67" s="64"/>
+      <c r="Y67" s="64"/>
+      <c r="Z67" s="64"/>
+      <c r="AA67" s="86"/>
+      <c r="AB67" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC67" s="47"/>
+      <c r="AD67" s="47"/>
+      <c r="AE67" s="47"/>
+      <c r="AF67" s="47"/>
+      <c r="AG67" s="47"/>
+      <c r="AH67" s="47"/>
+      <c r="AI67" s="47"/>
+      <c r="AJ67" s="47"/>
+      <c r="AK67" s="48"/>
+      <c r="AL67" s="119"/>
+      <c r="AM67" s="17"/>
+      <c r="AN67" s="17"/>
+      <c r="AO67" s="18"/>
+      <c r="AP67" s="18"/>
+      <c r="AQ67" s="18"/>
+      <c r="AR67" s="18"/>
+      <c r="AS67" s="18"/>
+      <c r="AT67" s="18"/>
+      <c r="AU67" s="18"/>
+      <c r="AV67" s="18"/>
+      <c r="AW67" s="18"/>
+    </row>
+    <row r="68" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B68" s="39"/>
+      <c r="C68" s="39"/>
+      <c r="D68" s="39"/>
+      <c r="E68" s="39"/>
+      <c r="F68" s="39"/>
+      <c r="G68" s="39"/>
+      <c r="H68" s="39"/>
+      <c r="I68" s="39"/>
+      <c r="J68" s="39"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="39"/>
+      <c r="M68" s="39"/>
+      <c r="N68" s="65"/>
+      <c r="O68" s="66"/>
+      <c r="P68" s="66"/>
+      <c r="Q68" s="66"/>
+      <c r="R68" s="66"/>
+      <c r="S68" s="66"/>
+      <c r="T68" s="66"/>
+      <c r="U68" s="66"/>
+      <c r="V68" s="66"/>
+      <c r="W68" s="66"/>
+      <c r="X68" s="66"/>
+      <c r="Y68" s="66"/>
+      <c r="Z68" s="66"/>
+      <c r="AA68" s="129"/>
+      <c r="AB68" s="49"/>
+      <c r="AC68" s="50"/>
+      <c r="AD68" s="50"/>
+      <c r="AE68" s="50"/>
+      <c r="AF68" s="50"/>
+      <c r="AG68" s="50"/>
+      <c r="AH68" s="50"/>
+      <c r="AI68" s="50"/>
+      <c r="AJ68" s="50"/>
+      <c r="AK68" s="51"/>
+      <c r="AL68" s="119"/>
+      <c r="AM68" s="17"/>
+      <c r="AN68" s="17"/>
+      <c r="AO68" s="18"/>
+      <c r="AP68" s="18"/>
+      <c r="AQ68" s="18"/>
+      <c r="AR68" s="18"/>
+      <c r="AS68" s="18"/>
+      <c r="AT68" s="18"/>
+      <c r="AU68" s="18"/>
+      <c r="AV68" s="18"/>
+      <c r="AW68" s="18"/>
+    </row>
+    <row r="69" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69" s="39"/>
+      <c r="C69" s="39"/>
+      <c r="D69" s="39"/>
+      <c r="E69" s="39"/>
+      <c r="F69" s="39"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="39"/>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="65"/>
+      <c r="O69" s="66"/>
+      <c r="P69" s="66"/>
+      <c r="Q69" s="66"/>
+      <c r="R69" s="66"/>
+      <c r="S69" s="66"/>
+      <c r="T69" s="66"/>
+      <c r="U69" s="66"/>
+      <c r="V69" s="66"/>
+      <c r="W69" s="66"/>
+      <c r="X69" s="66"/>
+      <c r="Y69" s="66"/>
+      <c r="Z69" s="66"/>
+      <c r="AA69" s="129"/>
+      <c r="AB69" s="49"/>
+      <c r="AC69" s="50"/>
+      <c r="AD69" s="50"/>
+      <c r="AE69" s="50"/>
+      <c r="AF69" s="50"/>
+      <c r="AG69" s="50"/>
+      <c r="AH69" s="50"/>
+      <c r="AI69" s="50"/>
+      <c r="AJ69" s="50"/>
+      <c r="AK69" s="51"/>
+      <c r="AL69" s="119"/>
+      <c r="AM69" s="17"/>
+      <c r="AN69" s="17"/>
+      <c r="AO69" s="18"/>
+      <c r="AP69" s="18"/>
+      <c r="AQ69" s="18"/>
+      <c r="AR69" s="18"/>
+      <c r="AS69" s="18"/>
+      <c r="AT69" s="18"/>
+      <c r="AU69" s="18"/>
+      <c r="AV69" s="18"/>
+      <c r="AW69" s="18"/>
+    </row>
+    <row r="70" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="39"/>
+      <c r="C70" s="39"/>
+      <c r="D70" s="39"/>
+      <c r="E70" s="39"/>
+      <c r="F70" s="39"/>
+      <c r="G70" s="39"/>
+      <c r="H70" s="39"/>
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="39"/>
+      <c r="M70" s="39"/>
+      <c r="N70" s="65"/>
+      <c r="O70" s="66"/>
+      <c r="P70" s="66"/>
+      <c r="Q70" s="66"/>
+      <c r="R70" s="66"/>
+      <c r="S70" s="66"/>
+      <c r="T70" s="66"/>
+      <c r="U70" s="66"/>
+      <c r="V70" s="66"/>
+      <c r="W70" s="66"/>
+      <c r="X70" s="66"/>
+      <c r="Y70" s="66"/>
+      <c r="Z70" s="66"/>
+      <c r="AA70" s="129"/>
+      <c r="AB70" s="49"/>
+      <c r="AC70" s="50"/>
+      <c r="AD70" s="50"/>
+      <c r="AE70" s="50"/>
+      <c r="AF70" s="50"/>
+      <c r="AG70" s="50"/>
+      <c r="AH70" s="50"/>
+      <c r="AI70" s="50"/>
+      <c r="AJ70" s="50"/>
+      <c r="AK70" s="51"/>
+      <c r="AL70" s="119"/>
+      <c r="AM70" s="17"/>
+      <c r="AN70" s="17"/>
+      <c r="AO70" s="18"/>
+      <c r="AP70" s="18"/>
+      <c r="AQ70" s="18"/>
+      <c r="AR70" s="18"/>
+      <c r="AS70" s="18"/>
+      <c r="AT70" s="18"/>
+      <c r="AU70" s="18"/>
+      <c r="AV70" s="18"/>
+      <c r="AW70" s="18"/>
+    </row>
+    <row r="71" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="39"/>
+      <c r="C71" s="39"/>
+      <c r="D71" s="39"/>
+      <c r="E71" s="39"/>
+      <c r="F71" s="39"/>
+      <c r="G71" s="39"/>
+      <c r="H71" s="39"/>
+      <c r="I71" s="39"/>
+      <c r="J71" s="39"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="39"/>
+      <c r="M71" s="39"/>
+      <c r="N71" s="65"/>
+      <c r="O71" s="66"/>
+      <c r="P71" s="66"/>
+      <c r="Q71" s="66"/>
+      <c r="R71" s="66"/>
+      <c r="S71" s="66"/>
+      <c r="T71" s="66"/>
+      <c r="U71" s="66"/>
+      <c r="V71" s="66"/>
+      <c r="W71" s="66"/>
+      <c r="X71" s="66"/>
+      <c r="Y71" s="66"/>
+      <c r="Z71" s="66"/>
+      <c r="AA71" s="129"/>
+      <c r="AB71" s="49"/>
+      <c r="AC71" s="50"/>
+      <c r="AD71" s="50"/>
+      <c r="AE71" s="50"/>
+      <c r="AF71" s="50"/>
+      <c r="AG71" s="50"/>
+      <c r="AH71" s="50"/>
+      <c r="AI71" s="50"/>
+      <c r="AJ71" s="50"/>
+      <c r="AK71" s="51"/>
+      <c r="AL71" s="119"/>
+      <c r="AM71" s="17"/>
+      <c r="AN71" s="17"/>
+      <c r="AO71" s="18"/>
+      <c r="AP71" s="18"/>
+      <c r="AQ71" s="18"/>
+      <c r="AR71" s="18"/>
+      <c r="AS71" s="18"/>
+      <c r="AT71" s="18"/>
+      <c r="AU71" s="18"/>
+      <c r="AV71" s="18"/>
+      <c r="AW71" s="18"/>
+    </row>
+    <row r="72" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" s="39"/>
+      <c r="C72" s="39"/>
+      <c r="D72" s="39"/>
+      <c r="E72" s="39"/>
+      <c r="F72" s="39"/>
+      <c r="G72" s="39"/>
+      <c r="H72" s="39"/>
+      <c r="I72" s="39"/>
+      <c r="J72" s="39"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="39"/>
+      <c r="N72" s="65"/>
+      <c r="O72" s="66"/>
+      <c r="P72" s="66"/>
+      <c r="Q72" s="66"/>
+      <c r="R72" s="66"/>
+      <c r="S72" s="66"/>
+      <c r="T72" s="66"/>
+      <c r="U72" s="66"/>
+      <c r="V72" s="66"/>
+      <c r="W72" s="66"/>
+      <c r="X72" s="66"/>
+      <c r="Y72" s="66"/>
+      <c r="Z72" s="66"/>
+      <c r="AA72" s="129"/>
+      <c r="AB72" s="49"/>
+      <c r="AC72" s="50"/>
+      <c r="AD72" s="50"/>
+      <c r="AE72" s="50"/>
+      <c r="AF72" s="50"/>
+      <c r="AG72" s="50"/>
+      <c r="AH72" s="50"/>
+      <c r="AI72" s="50"/>
+      <c r="AJ72" s="50"/>
+      <c r="AK72" s="51"/>
+      <c r="AL72" s="119"/>
+      <c r="AM72" s="17"/>
+      <c r="AN72" s="17"/>
+      <c r="AO72" s="18"/>
+      <c r="AP72" s="18"/>
+      <c r="AQ72" s="18"/>
+      <c r="AR72" s="18"/>
+      <c r="AS72" s="18"/>
+      <c r="AT72" s="18"/>
+      <c r="AU72" s="18"/>
+      <c r="AV72" s="18"/>
+      <c r="AW72" s="18"/>
+    </row>
+    <row r="73" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73" s="39"/>
+      <c r="C73" s="39"/>
+      <c r="D73" s="39"/>
+      <c r="E73" s="39"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="39"/>
+      <c r="H73" s="39"/>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="39"/>
+      <c r="N73" s="65"/>
+      <c r="O73" s="66"/>
+      <c r="P73" s="66"/>
+      <c r="Q73" s="66"/>
+      <c r="R73" s="66"/>
+      <c r="S73" s="66"/>
+      <c r="T73" s="66"/>
+      <c r="U73" s="66"/>
+      <c r="V73" s="66"/>
+      <c r="W73" s="66"/>
+      <c r="X73" s="66"/>
+      <c r="Y73" s="66"/>
+      <c r="Z73" s="66"/>
+      <c r="AA73" s="129"/>
+      <c r="AB73" s="49"/>
+      <c r="AC73" s="50"/>
+      <c r="AD73" s="50"/>
+      <c r="AE73" s="50"/>
+      <c r="AF73" s="50"/>
+      <c r="AG73" s="50"/>
+      <c r="AH73" s="50"/>
+      <c r="AI73" s="50"/>
+      <c r="AJ73" s="50"/>
+      <c r="AK73" s="51"/>
+      <c r="AL73" s="119"/>
+      <c r="AM73" s="17"/>
+      <c r="AN73" s="17"/>
+      <c r="AO73" s="18"/>
+      <c r="AP73" s="18"/>
+      <c r="AQ73" s="18"/>
+      <c r="AR73" s="18"/>
+      <c r="AS73" s="18"/>
+      <c r="AT73" s="18"/>
+      <c r="AU73" s="18"/>
+      <c r="AV73" s="18"/>
+      <c r="AW73" s="18"/>
+    </row>
+    <row r="74" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="65"/>
+      <c r="O74" s="66"/>
+      <c r="P74" s="66"/>
+      <c r="Q74" s="66"/>
+      <c r="R74" s="66"/>
+      <c r="S74" s="66"/>
+      <c r="T74" s="66"/>
+      <c r="U74" s="66"/>
+      <c r="V74" s="66"/>
+      <c r="W74" s="66"/>
+      <c r="X74" s="66"/>
+      <c r="Y74" s="66"/>
+      <c r="Z74" s="66"/>
+      <c r="AA74" s="129"/>
+      <c r="AB74" s="49"/>
+      <c r="AC74" s="50"/>
+      <c r="AD74" s="50"/>
+      <c r="AE74" s="50"/>
+      <c r="AF74" s="50"/>
+      <c r="AG74" s="50"/>
+      <c r="AH74" s="50"/>
+      <c r="AI74" s="50"/>
+      <c r="AJ74" s="50"/>
+      <c r="AK74" s="51"/>
+      <c r="AL74" s="119"/>
+      <c r="AM74" s="17"/>
+      <c r="AN74" s="17"/>
+      <c r="AO74" s="18"/>
+      <c r="AP74" s="18"/>
+      <c r="AQ74" s="18"/>
+      <c r="AR74" s="18"/>
+      <c r="AS74" s="18"/>
+      <c r="AT74" s="18"/>
+      <c r="AU74" s="18"/>
+      <c r="AV74" s="18"/>
+      <c r="AW74" s="18"/>
+    </row>
+    <row r="75" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="65"/>
+      <c r="O75" s="66"/>
+      <c r="P75" s="66"/>
+      <c r="Q75" s="66"/>
+      <c r="R75" s="66"/>
+      <c r="S75" s="66"/>
+      <c r="T75" s="66"/>
+      <c r="U75" s="66"/>
+      <c r="V75" s="66"/>
+      <c r="W75" s="66"/>
+      <c r="X75" s="66"/>
+      <c r="Y75" s="66"/>
+      <c r="Z75" s="66"/>
+      <c r="AA75" s="129"/>
+      <c r="AB75" s="49"/>
+      <c r="AC75" s="50"/>
+      <c r="AD75" s="50"/>
+      <c r="AE75" s="50"/>
+      <c r="AF75" s="50"/>
+      <c r="AG75" s="50"/>
+      <c r="AH75" s="50"/>
+      <c r="AI75" s="50"/>
+      <c r="AJ75" s="50"/>
+      <c r="AK75" s="51"/>
+      <c r="AL75" s="119"/>
+      <c r="AM75" s="17"/>
+      <c r="AN75" s="17"/>
+      <c r="AO75" s="18"/>
+      <c r="AP75" s="18"/>
+      <c r="AQ75" s="18"/>
+      <c r="AR75" s="18"/>
+      <c r="AS75" s="18"/>
+      <c r="AT75" s="18"/>
+      <c r="AU75" s="18"/>
+      <c r="AV75" s="18"/>
+      <c r="AW75" s="18"/>
+    </row>
+    <row r="76" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="39"/>
+      <c r="C76" s="39"/>
+      <c r="D76" s="39"/>
+      <c r="E76" s="39"/>
+      <c r="F76" s="39"/>
+      <c r="G76" s="39"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="39"/>
+      <c r="M76" s="39"/>
+      <c r="N76" s="65"/>
+      <c r="O76" s="66"/>
+      <c r="P76" s="66"/>
+      <c r="Q76" s="66"/>
+      <c r="R76" s="66"/>
+      <c r="S76" s="66"/>
+      <c r="T76" s="66"/>
+      <c r="U76" s="66"/>
+      <c r="V76" s="66"/>
+      <c r="W76" s="66"/>
+      <c r="X76" s="66"/>
+      <c r="Y76" s="66"/>
+      <c r="Z76" s="66"/>
+      <c r="AA76" s="129"/>
+      <c r="AB76" s="49"/>
+      <c r="AC76" s="50"/>
+      <c r="AD76" s="50"/>
+      <c r="AE76" s="50"/>
+      <c r="AF76" s="50"/>
+      <c r="AG76" s="50"/>
+      <c r="AH76" s="50"/>
+      <c r="AI76" s="50"/>
+      <c r="AJ76" s="50"/>
+      <c r="AK76" s="51"/>
+      <c r="AL76" s="119"/>
+      <c r="AM76" s="17"/>
+      <c r="AN76" s="17"/>
+      <c r="AO76" s="18"/>
+      <c r="AP76" s="18"/>
+      <c r="AQ76" s="18"/>
+      <c r="AR76" s="18"/>
+      <c r="AS76" s="18"/>
+      <c r="AT76" s="18"/>
+      <c r="AU76" s="18"/>
+      <c r="AV76" s="18"/>
+      <c r="AW76" s="18"/>
+    </row>
+    <row r="77" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77" s="39"/>
+      <c r="C77" s="39"/>
+      <c r="D77" s="39"/>
+      <c r="E77" s="39"/>
+      <c r="F77" s="39"/>
+      <c r="G77" s="39"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="39"/>
+      <c r="N77" s="65"/>
+      <c r="O77" s="66"/>
+      <c r="P77" s="66"/>
+      <c r="Q77" s="66"/>
+      <c r="R77" s="66"/>
+      <c r="S77" s="66"/>
+      <c r="T77" s="66"/>
+      <c r="U77" s="66"/>
+      <c r="V77" s="66"/>
+      <c r="W77" s="66"/>
+      <c r="X77" s="66"/>
+      <c r="Y77" s="66"/>
+      <c r="Z77" s="66"/>
+      <c r="AA77" s="129"/>
+      <c r="AB77" s="49"/>
+      <c r="AC77" s="50"/>
+      <c r="AD77" s="50"/>
+      <c r="AE77" s="50"/>
+      <c r="AF77" s="50"/>
+      <c r="AG77" s="50"/>
+      <c r="AH77" s="50"/>
+      <c r="AI77" s="50"/>
+      <c r="AJ77" s="50"/>
+      <c r="AK77" s="51"/>
+      <c r="AL77" s="119"/>
+      <c r="AM77" s="17"/>
+      <c r="AN77" s="17"/>
+      <c r="AO77" s="18"/>
+      <c r="AP77" s="18"/>
+      <c r="AQ77" s="18"/>
+      <c r="AR77" s="18"/>
+      <c r="AS77" s="18"/>
+      <c r="AT77" s="18"/>
+      <c r="AU77" s="18"/>
+      <c r="AV77" s="18"/>
+      <c r="AW77" s="18"/>
+    </row>
+    <row r="78" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78" s="39"/>
+      <c r="C78" s="39"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="65"/>
+      <c r="O78" s="66"/>
+      <c r="P78" s="66"/>
+      <c r="Q78" s="66"/>
+      <c r="R78" s="66"/>
+      <c r="S78" s="66"/>
+      <c r="T78" s="66"/>
+      <c r="U78" s="66"/>
+      <c r="V78" s="66"/>
+      <c r="W78" s="66"/>
+      <c r="X78" s="66"/>
+      <c r="Y78" s="66"/>
+      <c r="Z78" s="66"/>
+      <c r="AA78" s="129"/>
+      <c r="AB78" s="49"/>
+      <c r="AC78" s="50"/>
+      <c r="AD78" s="50"/>
+      <c r="AE78" s="50"/>
+      <c r="AF78" s="50"/>
+      <c r="AG78" s="50"/>
+      <c r="AH78" s="50"/>
+      <c r="AI78" s="50"/>
+      <c r="AJ78" s="50"/>
+      <c r="AK78" s="51"/>
+      <c r="AL78" s="119"/>
+      <c r="AM78" s="17"/>
+      <c r="AN78" s="17"/>
+      <c r="AO78" s="18"/>
+      <c r="AP78" s="18"/>
+      <c r="AQ78" s="18"/>
+      <c r="AR78" s="18"/>
+      <c r="AS78" s="18"/>
+      <c r="AT78" s="18"/>
+      <c r="AU78" s="18"/>
+      <c r="AV78" s="18"/>
+      <c r="AW78" s="18"/>
+    </row>
+    <row r="79" spans="1:49" s="19" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79" s="26"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="26"/>
+      <c r="E79" s="26"/>
+      <c r="F79" s="26"/>
+      <c r="G79" s="26"/>
+      <c r="H79" s="26"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
+      <c r="N79" s="67"/>
+      <c r="O79" s="68"/>
+      <c r="P79" s="68"/>
+      <c r="Q79" s="68"/>
+      <c r="R79" s="68"/>
+      <c r="S79" s="68"/>
+      <c r="T79" s="68"/>
+      <c r="U79" s="68"/>
+      <c r="V79" s="68"/>
+      <c r="W79" s="68"/>
+      <c r="X79" s="68"/>
+      <c r="Y79" s="68"/>
+      <c r="Z79" s="68"/>
+      <c r="AA79" s="128"/>
+      <c r="AB79" s="127"/>
+      <c r="AC79" s="69"/>
+      <c r="AD79" s="69"/>
+      <c r="AE79" s="69"/>
+      <c r="AF79" s="69"/>
+      <c r="AG79" s="69"/>
+      <c r="AH79" s="69"/>
+      <c r="AI79" s="69"/>
+      <c r="AJ79" s="69"/>
+      <c r="AK79" s="70"/>
+      <c r="AL79" s="119"/>
+      <c r="AM79" s="17"/>
+      <c r="AN79" s="17"/>
+      <c r="AO79" s="18"/>
+      <c r="AP79" s="18"/>
+      <c r="AQ79" s="18"/>
+      <c r="AR79" s="18"/>
+      <c r="AS79" s="18"/>
+      <c r="AT79" s="18"/>
+      <c r="AU79" s="18"/>
+      <c r="AV79" s="18"/>
+      <c r="AW79" s="18"/>
+    </row>
+    <row r="80" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="6"/>
+      <c r="AO80" s="13"/>
+      <c r="AP80" s="13"/>
+      <c r="AQ80" s="13"/>
+      <c r="AR80" s="13"/>
+      <c r="AS80" s="13"/>
+      <c r="AT80" s="13"/>
+      <c r="AU80" s="13"/>
+      <c r="AV80" s="13"/>
+      <c r="AW80" s="13"/>
+    </row>
+    <row r="81" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A81" s="88" t="s">
+        <v>133</v>
+      </c>
+      <c r="B81" s="89"/>
+      <c r="C81" s="89"/>
+      <c r="D81" s="89"/>
+      <c r="E81" s="89"/>
+      <c r="F81" s="89"/>
+      <c r="G81" s="89"/>
+      <c r="H81" s="89"/>
+      <c r="I81" s="89"/>
+      <c r="J81" s="89"/>
+      <c r="K81" s="89"/>
+      <c r="L81" s="89"/>
+      <c r="M81" s="89"/>
+      <c r="N81" s="89"/>
+      <c r="O81" s="89"/>
+      <c r="P81" s="89"/>
+      <c r="Q81" s="89"/>
+      <c r="R81" s="89"/>
+      <c r="S81" s="89"/>
+      <c r="T81" s="89"/>
+      <c r="U81" s="89"/>
+      <c r="V81" s="89"/>
+      <c r="W81" s="89"/>
+      <c r="X81" s="89"/>
+      <c r="Y81" s="89"/>
+      <c r="Z81" s="89"/>
+      <c r="AA81" s="89"/>
+      <c r="AB81" s="89"/>
+      <c r="AC81" s="89"/>
+      <c r="AD81" s="89"/>
+      <c r="AE81" s="89"/>
+      <c r="AF81" s="89"/>
+      <c r="AG81" s="89"/>
+      <c r="AH81" s="89"/>
+      <c r="AI81" s="89"/>
+      <c r="AJ81" s="89"/>
+      <c r="AK81" s="89"/>
+    </row>
+    <row r="82" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="15"/>
+    </row>
+    <row r="83" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="15"/>
+    </row>
+    <row r="84" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="15"/>
+      <c r="C84" s="16"/>
+      <c r="D84" s="16"/>
+      <c r="E84" s="16"/>
+      <c r="F84" s="16"/>
+      <c r="G84" s="16"/>
+      <c r="H84" s="16"/>
+      <c r="I84" s="16"/>
+      <c r="J84" s="16"/>
+    </row>
+    <row r="85" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="15"/>
+      <c r="C85" s="16"/>
+      <c r="D85" s="16"/>
+    </row>
+    <row r="86" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="15"/>
+      <c r="C86" s="16"/>
+      <c r="D86" s="16"/>
+    </row>
+    <row r="87" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="15"/>
+      <c r="C87" s="16"/>
+      <c r="D87" s="16"/>
+    </row>
+    <row r="88" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="15"/>
+      <c r="C88" s="16"/>
+      <c r="D88" s="16"/>
+    </row>
+    <row r="89" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="15"/>
+      <c r="C89" s="16"/>
+      <c r="D89" s="16"/>
+    </row>
+    <row r="90" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="15"/>
+      <c r="C90" s="16"/>
+      <c r="D90" s="16"/>
+    </row>
+    <row r="91" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="15"/>
+    </row>
+    <row r="92" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="15"/>
+    </row>
+    <row r="93" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="15"/>
+    </row>
+    <row r="94" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="15"/>
+    </row>
+    <row r="95" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="15"/>
+    </row>
+    <row r="96" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="15"/>
+    </row>
+    <row r="97" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="15"/>
+    </row>
+    <row r="98" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="15"/>
+    </row>
+    <row r="99" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="15"/>
+    </row>
+    <row r="100" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="15"/>
+    </row>
+    <row r="101" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="15"/>
+    </row>
+    <row r="102" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="15"/>
+    </row>
+    <row r="103" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="15"/>
+    </row>
+    <row r="104" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="15"/>
+    </row>
+    <row r="105" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="195">
+    <mergeCell ref="X61:AB61"/>
+    <mergeCell ref="B63:F63"/>
+    <mergeCell ref="AA65:AE65"/>
+    <mergeCell ref="M64:Q64"/>
+    <mergeCell ref="A81:AK81"/>
+    <mergeCell ref="AB46:AK54"/>
+    <mergeCell ref="I46:AA46"/>
+    <mergeCell ref="I47:AA47"/>
+    <mergeCell ref="I48:AA48"/>
+    <mergeCell ref="Y55:AK55"/>
+    <mergeCell ref="AB56:AK59"/>
+    <mergeCell ref="B56:AA56"/>
+    <mergeCell ref="Y32:AK32"/>
+    <mergeCell ref="T32:X32"/>
+    <mergeCell ref="W33:AK33"/>
+    <mergeCell ref="R33:V33"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="S41:AK41"/>
+    <mergeCell ref="AL3:AL79"/>
+    <mergeCell ref="D5:N5"/>
+    <mergeCell ref="AD9:AK9"/>
+    <mergeCell ref="Y9:AC9"/>
+    <mergeCell ref="S18:W18"/>
+    <mergeCell ref="X18:AK18"/>
+    <mergeCell ref="AC19:AK19"/>
+    <mergeCell ref="AE21:AK21"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="W30:AK30"/>
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="M4:V4"/>
+    <mergeCell ref="W4:AA4"/>
+    <mergeCell ref="AB4:AK4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="O5:S5"/>
+    <mergeCell ref="AB3:AK3"/>
+    <mergeCell ref="Y5:AK5"/>
+    <mergeCell ref="AD6:AK6"/>
+    <mergeCell ref="AD7:AK7"/>
+    <mergeCell ref="AD8:AK8"/>
+    <mergeCell ref="Y6:AC6"/>
+    <mergeCell ref="Y7:AC7"/>
+    <mergeCell ref="Y8:AC8"/>
+    <mergeCell ref="J3:AA3"/>
+    <mergeCell ref="O9:X9"/>
+    <mergeCell ref="F9:N9"/>
+    <mergeCell ref="U10:AK10"/>
+    <mergeCell ref="P10:T10"/>
+    <mergeCell ref="F10:O10"/>
+    <mergeCell ref="O6:X6"/>
+    <mergeCell ref="O7:X7"/>
+    <mergeCell ref="O8:X8"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="Y11:AK11"/>
+    <mergeCell ref="T11:X11"/>
+    <mergeCell ref="J11:S11"/>
+    <mergeCell ref="B11:I11"/>
+    <mergeCell ref="AD12:AK12"/>
+    <mergeCell ref="H12:N12"/>
+    <mergeCell ref="AD14:AK14"/>
+    <mergeCell ref="AD15:AK15"/>
+    <mergeCell ref="AD16:AK16"/>
+    <mergeCell ref="AD17:AK17"/>
+    <mergeCell ref="Y12:AC12"/>
+    <mergeCell ref="Y13:AC13"/>
+    <mergeCell ref="Y14:AC14"/>
+    <mergeCell ref="Y15:AC15"/>
+    <mergeCell ref="Y16:AC16"/>
+    <mergeCell ref="O12:X12"/>
+    <mergeCell ref="O13:X13"/>
+    <mergeCell ref="O14:X14"/>
+    <mergeCell ref="O15:X15"/>
+    <mergeCell ref="O16:X16"/>
+    <mergeCell ref="O17:X17"/>
+    <mergeCell ref="AD20:AK20"/>
+    <mergeCell ref="H13:N13"/>
+    <mergeCell ref="H14:N14"/>
+    <mergeCell ref="J15:N15"/>
+    <mergeCell ref="J16:N16"/>
+    <mergeCell ref="J17:N17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:R18"/>
+    <mergeCell ref="Y17:AC17"/>
+    <mergeCell ref="AD13:AK13"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="N19:W19"/>
+    <mergeCell ref="X19:AB19"/>
+    <mergeCell ref="L21:O21"/>
+    <mergeCell ref="E20:N20"/>
+    <mergeCell ref="O20:X20"/>
+    <mergeCell ref="Y20:AC20"/>
+    <mergeCell ref="Z21:AD21"/>
+    <mergeCell ref="P21:Y21"/>
+    <mergeCell ref="E22:AA22"/>
+    <mergeCell ref="Y23:AK23"/>
+    <mergeCell ref="T23:X23"/>
+    <mergeCell ref="P23:S23"/>
+    <mergeCell ref="F23:O23"/>
+    <mergeCell ref="Y24:AH24"/>
+    <mergeCell ref="AI24:AK24"/>
+    <mergeCell ref="Y25:AH25"/>
+    <mergeCell ref="AI25:AK25"/>
+    <mergeCell ref="AB26:AK26"/>
+    <mergeCell ref="W26:AA26"/>
+    <mergeCell ref="M26:V26"/>
+    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="E32:I32"/>
+    <mergeCell ref="B33:G33"/>
+    <mergeCell ref="O34:AA34"/>
+    <mergeCell ref="G35:AA35"/>
+    <mergeCell ref="U27:AK27"/>
+    <mergeCell ref="U28:AK28"/>
+    <mergeCell ref="U29:AK29"/>
+    <mergeCell ref="W31:AK31"/>
+    <mergeCell ref="R31:V31"/>
+    <mergeCell ref="R30:V30"/>
+    <mergeCell ref="H30:Q30"/>
+    <mergeCell ref="H31:Q31"/>
+    <mergeCell ref="J32:S32"/>
+    <mergeCell ref="H33:Q33"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B6:N6"/>
+    <mergeCell ref="B7:N7"/>
+    <mergeCell ref="B8:N8"/>
+    <mergeCell ref="AB34:AK34"/>
+    <mergeCell ref="N24:X24"/>
+    <mergeCell ref="T25:X25"/>
+    <mergeCell ref="N27:T27"/>
+    <mergeCell ref="N28:T28"/>
+    <mergeCell ref="AB35:AK35"/>
+    <mergeCell ref="O36:AA36"/>
+    <mergeCell ref="AB36:AK36"/>
+    <mergeCell ref="AB38:AK38"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="AB39:AK39"/>
+    <mergeCell ref="AB37:AK37"/>
+    <mergeCell ref="K37:AA37"/>
+    <mergeCell ref="N38:AA38"/>
+    <mergeCell ref="V40:AK40"/>
+    <mergeCell ref="Q40:U40"/>
+    <mergeCell ref="G40:P40"/>
+    <mergeCell ref="D41:M41"/>
+    <mergeCell ref="N41:R41"/>
+    <mergeCell ref="AA45:AK45"/>
+    <mergeCell ref="AA44:AK44"/>
+    <mergeCell ref="W43:AK43"/>
+    <mergeCell ref="W42:AK42"/>
+    <mergeCell ref="R42:V42"/>
+    <mergeCell ref="R43:V43"/>
+    <mergeCell ref="V44:Z44"/>
+    <mergeCell ref="V45:Z45"/>
+    <mergeCell ref="L45:U45"/>
+    <mergeCell ref="L44:U44"/>
+    <mergeCell ref="B55:I55"/>
+    <mergeCell ref="J55:S55"/>
+    <mergeCell ref="T55:X55"/>
+    <mergeCell ref="H42:Q42"/>
+    <mergeCell ref="B42:G42"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="B44:K44"/>
+    <mergeCell ref="B45:K45"/>
+    <mergeCell ref="H43:Q43"/>
+    <mergeCell ref="I49:AA49"/>
+    <mergeCell ref="J50:AA50"/>
+    <mergeCell ref="J51:AA51"/>
+    <mergeCell ref="J52:AA52"/>
+    <mergeCell ref="B53:AA53"/>
+    <mergeCell ref="B54:AA54"/>
+    <mergeCell ref="B57:AA57"/>
+    <mergeCell ref="I58:AA58"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="H62:L62"/>
+    <mergeCell ref="M62:AK62"/>
+    <mergeCell ref="AD60:AK60"/>
+    <mergeCell ref="AC61:AK61"/>
+    <mergeCell ref="B60:N60"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="Y60:AC60"/>
+    <mergeCell ref="V63:AK63"/>
+    <mergeCell ref="Q63:U63"/>
+    <mergeCell ref="G63:P63"/>
+    <mergeCell ref="AF65:AK65"/>
+    <mergeCell ref="AH66:AK66"/>
+    <mergeCell ref="B65:P65"/>
+    <mergeCell ref="B66:R66"/>
+    <mergeCell ref="AC66:AG66"/>
+    <mergeCell ref="R64:AK64"/>
+    <mergeCell ref="Q65:Z65"/>
+    <mergeCell ref="S66:AB66"/>
+    <mergeCell ref="N67:AA79"/>
+    <mergeCell ref="AB67:AK79"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.3" bottom="0.3" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="61" orientation="landscape" r:id="rId1"/>
+  <headerFooter scaleWithDoc="0">
+    <oddFooter>Page &amp;P&amp;R&amp;A</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AW104"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="D33" sqref="D33:E33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="28.140625" style="3" customWidth="1"/>
+    <col min="2" max="37" width="7.5703125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="6.5703125" style="7" customWidth="1"/>
+    <col min="39" max="39" width="5.28515625" style="7" customWidth="1"/>
+    <col min="40" max="40" width="11.42578125" style="7"/>
+    <col min="41" max="49" width="11.42578125" style="13"/>
+    <col min="50" max="16384" width="11.42578125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:49" s="7" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="6"/>
+      <c r="AO1" s="13"/>
+      <c r="AP1" s="13"/>
+      <c r="AQ1" s="13"/>
+      <c r="AR1" s="13"/>
+      <c r="AS1" s="13"/>
+      <c r="AT1" s="13"/>
+      <c r="AU1" s="13"/>
+      <c r="AV1" s="13"/>
+      <c r="AW1" s="13"/>
+    </row>
+    <row r="2" spans="1:49" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="8">
+        <v>1995</v>
+      </c>
+      <c r="C2" s="9">
+        <v>1996</v>
+      </c>
+      <c r="D2" s="9">
+        <v>1997</v>
+      </c>
+      <c r="E2" s="9">
+        <v>1998</v>
+      </c>
+      <c r="F2" s="9">
+        <v>1999</v>
+      </c>
+      <c r="G2" s="9">
+        <v>2000</v>
+      </c>
+      <c r="H2" s="9">
+        <v>2001</v>
+      </c>
+      <c r="I2" s="9">
+        <v>2002</v>
+      </c>
+      <c r="J2" s="4">
+        <v>2003</v>
+      </c>
+      <c r="K2" s="4">
+        <v>2004</v>
+      </c>
+      <c r="L2" s="4">
+        <v>2005</v>
+      </c>
+      <c r="M2" s="4">
+        <v>2006</v>
+      </c>
+      <c r="N2" s="4">
+        <v>2007</v>
+      </c>
+      <c r="O2" s="4">
+        <v>2008</v>
+      </c>
+      <c r="P2" s="4">
+        <v>2009</v>
+      </c>
+      <c r="Q2" s="4">
+        <v>2010</v>
+      </c>
+      <c r="R2" s="4">
+        <v>2011</v>
+      </c>
+      <c r="S2" s="4">
+        <v>2012</v>
+      </c>
+      <c r="T2" s="4">
+        <v>2013</v>
+      </c>
+      <c r="U2" s="4">
+        <v>2014</v>
+      </c>
+      <c r="V2" s="4">
+        <v>2015</v>
+      </c>
+      <c r="W2" s="4">
+        <v>2016</v>
+      </c>
+      <c r="X2" s="4">
+        <v>2017</v>
+      </c>
+      <c r="Y2" s="4">
+        <v>2018</v>
+      </c>
+      <c r="Z2" s="4">
+        <v>2019</v>
+      </c>
+      <c r="AA2" s="4">
+        <v>2020</v>
+      </c>
+      <c r="AB2" s="4">
+        <v>2021</v>
+      </c>
+      <c r="AC2" s="4">
+        <v>2022</v>
+      </c>
+      <c r="AD2" s="4">
+        <v>2023</v>
+      </c>
+      <c r="AE2" s="4">
+        <v>2024</v>
+      </c>
+      <c r="AF2" s="4">
+        <v>2025</v>
+      </c>
+      <c r="AG2" s="11">
+        <v>2026</v>
+      </c>
+      <c r="AH2" s="4">
+        <v>2027</v>
+      </c>
+      <c r="AI2" s="4">
+        <v>2028</v>
+      </c>
+      <c r="AJ2" s="4">
+        <v>2029</v>
+      </c>
+      <c r="AK2" s="5">
+        <v>2030</v>
+      </c>
+      <c r="AL2" s="10"/>
+      <c r="AM2" s="10"/>
+      <c r="AN2" s="10"/>
+      <c r="AO2" s="14"/>
+      <c r="AP2" s="14"/>
+      <c r="AQ2" s="14"/>
+      <c r="AR2" s="14"/>
+      <c r="AS2" s="14"/>
+      <c r="AT2" s="14"/>
+      <c r="AU2" s="14"/>
+      <c r="AV2" s="14"/>
+      <c r="AW2" s="14"/>
+    </row>
+    <row r="3" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="123" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124"/>
+      <c r="S3" s="124"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124"/>
+      <c r="W3" s="124"/>
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124"/>
+      <c r="AA3" s="124"/>
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124"/>
+      <c r="AE3" s="125"/>
+      <c r="AF3" s="57" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="17"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AR3" s="18"/>
+      <c r="AS3" s="18"/>
+      <c r="AT3" s="18"/>
+      <c r="AU3" s="18"/>
+      <c r="AV3" s="18"/>
+      <c r="AW3" s="18"/>
+    </row>
+    <row r="4" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="44"/>
       <c r="N4" s="44"/>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="45"/>
-      <c r="S4" s="58" t="s">
+      <c r="S4" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="T4" s="59"/>
-[...8 lines deleted...]
-      <c r="AC4" s="73" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="61"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AD4" s="74"/>
-[...2 lines deleted...]
-      <c r="AG4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="76"/>
       <c r="AH4" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AI4" s="81"/>
       <c r="AJ4" s="81"/>
       <c r="AK4" s="82"/>
-      <c r="AL4" s="93"/>
+      <c r="AL4" s="95"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="18"/>
       <c r="AP4" s="18"/>
       <c r="AQ4" s="18"/>
       <c r="AR4" s="18"/>
       <c r="AS4" s="18"/>
       <c r="AT4" s="18"/>
       <c r="AU4" s="18"/>
       <c r="AV4" s="18"/>
       <c r="AW4" s="18"/>
     </row>
-    <row r="5" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="61"/>
-[...7 lines deleted...]
-      <c r="J5" s="62" t="s">
+      <c r="B5" s="55"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K5" s="63"/>
-[...7 lines deleted...]
-      <c r="S5" s="63"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
       <c r="T5" s="86"/>
-      <c r="U5" s="58" t="s">
+      <c r="U5" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V5" s="59"/>
-[...3 lines deleted...]
-      <c r="Z5" s="73" t="s">
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA5" s="74"/>
-[...2 lines deleted...]
-      <c r="AD5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="76"/>
       <c r="AE5" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AF5" s="81"/>
       <c r="AG5" s="81"/>
       <c r="AH5" s="81"/>
       <c r="AI5" s="81"/>
       <c r="AJ5" s="81"/>
       <c r="AK5" s="82"/>
-      <c r="AL5" s="93"/>
+      <c r="AL5" s="95"/>
       <c r="AM5" s="17"/>
       <c r="AN5" s="17"/>
       <c r="AO5" s="18"/>
       <c r="AP5" s="18"/>
       <c r="AQ5" s="18"/>
       <c r="AR5" s="18"/>
       <c r="AS5" s="18"/>
       <c r="AT5" s="18"/>
       <c r="AU5" s="18"/>
       <c r="AV5" s="18"/>
       <c r="AW5" s="18"/>
     </row>
-    <row r="6" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="61"/>
-      <c r="C6" s="61"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
       <c r="D6" s="43" t="s">
         <v>134</v>
       </c>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="45"/>
-      <c r="U6" s="58" t="s">
+      <c r="U6" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V6" s="59"/>
-[...8 lines deleted...]
-      <c r="AE6" s="73" t="s">
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="61"/>
+      <c r="AA6" s="61"/>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF6" s="74"/>
-[...2 lines deleted...]
-      <c r="AI6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="76"/>
       <c r="AJ6" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK6" s="82"/>
-      <c r="AL6" s="93"/>
+      <c r="AL6" s="95"/>
       <c r="AM6" s="17"/>
       <c r="AN6" s="17"/>
       <c r="AO6" s="18"/>
       <c r="AP6" s="18"/>
       <c r="AQ6" s="18"/>
       <c r="AR6" s="18"/>
       <c r="AS6" s="18"/>
       <c r="AT6" s="18"/>
       <c r="AU6" s="18"/>
       <c r="AV6" s="18"/>
       <c r="AW6" s="18"/>
     </row>
-    <row r="7" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="61"/>
-      <c r="C7" s="61"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
       <c r="D7" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
       <c r="K7" s="44"/>
       <c r="L7" s="44"/>
       <c r="M7" s="44"/>
       <c r="N7" s="44"/>
       <c r="O7" s="44"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="44"/>
       <c r="R7" s="44"/>
       <c r="S7" s="44"/>
       <c r="T7" s="45"/>
-      <c r="U7" s="58" t="s">
+      <c r="U7" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V7" s="59"/>
-[...8 lines deleted...]
-      <c r="AE7" s="73" t="s">
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF7" s="74"/>
-[...2 lines deleted...]
-      <c r="AI7" s="75"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="75"/>
+      <c r="AH7" s="75"/>
+      <c r="AI7" s="76"/>
       <c r="AJ7" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK7" s="82"/>
-      <c r="AL7" s="93"/>
+      <c r="AL7" s="95"/>
       <c r="AM7" s="17"/>
       <c r="AN7" s="17"/>
       <c r="AO7" s="18"/>
       <c r="AP7" s="18"/>
       <c r="AQ7" s="18"/>
       <c r="AR7" s="18"/>
       <c r="AS7" s="18"/>
       <c r="AT7" s="18"/>
       <c r="AU7" s="18"/>
       <c r="AV7" s="18"/>
       <c r="AW7" s="18"/>
     </row>
-    <row r="8" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="61"/>
-      <c r="C8" s="61"/>
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
       <c r="D8" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="44"/>
       <c r="F8" s="44"/>
       <c r="G8" s="44"/>
       <c r="H8" s="44"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="44"/>
       <c r="N8" s="44"/>
       <c r="O8" s="44"/>
       <c r="P8" s="44"/>
       <c r="Q8" s="44"/>
       <c r="R8" s="44"/>
       <c r="S8" s="44"/>
       <c r="T8" s="45"/>
-      <c r="U8" s="58" t="s">
+      <c r="U8" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V8" s="59"/>
-[...8 lines deleted...]
-      <c r="AE8" s="73" t="s">
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF8" s="74"/>
-[...2 lines deleted...]
-      <c r="AI8" s="75"/>
+      <c r="AF8" s="75"/>
+      <c r="AG8" s="75"/>
+      <c r="AH8" s="75"/>
+      <c r="AI8" s="76"/>
       <c r="AJ8" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK8" s="82"/>
-      <c r="AL8" s="93"/>
+      <c r="AL8" s="95"/>
       <c r="AM8" s="17"/>
       <c r="AN8" s="17"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
       <c r="AU8" s="18"/>
       <c r="AV8" s="18"/>
       <c r="AW8" s="18"/>
     </row>
-    <row r="9" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="61"/>
-[...8 lines deleted...]
-      <c r="K9" s="61"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
       <c r="L9" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M9" s="44"/>
       <c r="N9" s="44"/>
       <c r="O9" s="44"/>
       <c r="P9" s="44"/>
       <c r="Q9" s="44"/>
       <c r="R9" s="44"/>
       <c r="S9" s="44"/>
       <c r="T9" s="45"/>
-      <c r="U9" s="58" t="s">
+      <c r="U9" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V9" s="59"/>
-[...8 lines deleted...]
-      <c r="AE9" s="73" t="s">
+      <c r="V9" s="61"/>
+      <c r="W9" s="61"/>
+      <c r="X9" s="61"/>
+      <c r="Y9" s="61"/>
+      <c r="Z9" s="61"/>
+      <c r="AA9" s="61"/>
+      <c r="AB9" s="61"/>
+      <c r="AC9" s="61"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF9" s="74"/>
-[...2 lines deleted...]
-      <c r="AI9" s="75"/>
+      <c r="AF9" s="75"/>
+      <c r="AG9" s="75"/>
+      <c r="AH9" s="75"/>
+      <c r="AI9" s="76"/>
       <c r="AJ9" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK9" s="82"/>
-      <c r="AL9" s="93"/>
+      <c r="AL9" s="95"/>
       <c r="AM9" s="17"/>
       <c r="AN9" s="17"/>
       <c r="AO9" s="18"/>
       <c r="AP9" s="18"/>
       <c r="AQ9" s="18"/>
       <c r="AR9" s="18"/>
       <c r="AS9" s="18"/>
       <c r="AT9" s="18"/>
       <c r="AU9" s="18"/>
       <c r="AV9" s="18"/>
       <c r="AW9" s="18"/>
     </row>
-    <row r="10" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="45"/>
-      <c r="L10" s="58" t="s">
+      <c r="L10" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="M10" s="59"/>
-[...8 lines deleted...]
-      <c r="V10" s="73" t="s">
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="61"/>
+      <c r="T10" s="61"/>
+      <c r="U10" s="73"/>
+      <c r="V10" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="W10" s="74"/>
-[...2 lines deleted...]
-      <c r="Z10" s="75"/>
+      <c r="W10" s="75"/>
+      <c r="X10" s="75"/>
+      <c r="Y10" s="75"/>
+      <c r="Z10" s="76"/>
       <c r="AA10" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AB10" s="81"/>
       <c r="AC10" s="81"/>
       <c r="AD10" s="81"/>
       <c r="AE10" s="81"/>
       <c r="AF10" s="81"/>
       <c r="AG10" s="81"/>
       <c r="AH10" s="81"/>
       <c r="AI10" s="81"/>
       <c r="AJ10" s="81"/>
       <c r="AK10" s="82"/>
-      <c r="AL10" s="93"/>
+      <c r="AL10" s="95"/>
       <c r="AM10" s="17"/>
       <c r="AN10" s="17"/>
       <c r="AO10" s="18"/>
       <c r="AP10" s="18"/>
       <c r="AQ10" s="18"/>
       <c r="AR10" s="18"/>
       <c r="AS10" s="18"/>
       <c r="AT10" s="18"/>
       <c r="AU10" s="18"/>
       <c r="AV10" s="18"/>
       <c r="AW10" s="18"/>
     </row>
-    <row r="11" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="44"/>
       <c r="N11" s="44"/>
       <c r="O11" s="45"/>
-      <c r="P11" s="58" t="s">
+      <c r="P11" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Q11" s="59"/>
-[...8 lines deleted...]
-      <c r="Z11" s="73" t="s">
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="61"/>
+      <c r="T11" s="61"/>
+      <c r="U11" s="61"/>
+      <c r="V11" s="61"/>
+      <c r="W11" s="61"/>
+      <c r="X11" s="61"/>
+      <c r="Y11" s="73"/>
+      <c r="Z11" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA11" s="74"/>
-[...2 lines deleted...]
-      <c r="AD11" s="75"/>
+      <c r="AA11" s="75"/>
+      <c r="AB11" s="75"/>
+      <c r="AC11" s="75"/>
+      <c r="AD11" s="76"/>
       <c r="AE11" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AF11" s="81"/>
       <c r="AG11" s="81"/>
       <c r="AH11" s="81"/>
       <c r="AI11" s="81"/>
       <c r="AJ11" s="81"/>
       <c r="AK11" s="82"/>
-      <c r="AL11" s="93"/>
+      <c r="AL11" s="95"/>
       <c r="AM11" s="17"/>
       <c r="AN11" s="17"/>
       <c r="AO11" s="18"/>
       <c r="AP11" s="18"/>
       <c r="AQ11" s="18"/>
       <c r="AR11" s="18"/>
       <c r="AS11" s="18"/>
       <c r="AT11" s="18"/>
       <c r="AU11" s="18"/>
       <c r="AV11" s="18"/>
       <c r="AW11" s="18"/>
     </row>
-    <row r="12" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="61"/>
-[...10 lines deleted...]
-      <c r="M12" s="61"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
       <c r="N12" s="43" t="s">
         <v>135</v>
       </c>
       <c r="O12" s="44"/>
       <c r="P12" s="44"/>
       <c r="Q12" s="44"/>
       <c r="R12" s="44"/>
       <c r="S12" s="44"/>
       <c r="T12" s="45"/>
-      <c r="U12" s="58" t="s">
+      <c r="U12" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V12" s="59"/>
-[...8 lines deleted...]
-      <c r="AE12" s="73" t="s">
+      <c r="V12" s="61"/>
+      <c r="W12" s="61"/>
+      <c r="X12" s="61"/>
+      <c r="Y12" s="61"/>
+      <c r="Z12" s="61"/>
+      <c r="AA12" s="61"/>
+      <c r="AB12" s="61"/>
+      <c r="AC12" s="61"/>
+      <c r="AD12" s="73"/>
+      <c r="AE12" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF12" s="74"/>
-[...2 lines deleted...]
-      <c r="AI12" s="75"/>
+      <c r="AF12" s="75"/>
+      <c r="AG12" s="75"/>
+      <c r="AH12" s="75"/>
+      <c r="AI12" s="76"/>
       <c r="AJ12" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK12" s="82"/>
-      <c r="AL12" s="93"/>
+      <c r="AL12" s="95"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="18"/>
       <c r="AP12" s="18"/>
       <c r="AQ12" s="18"/>
       <c r="AR12" s="18"/>
       <c r="AS12" s="18"/>
       <c r="AT12" s="18"/>
       <c r="AU12" s="18"/>
       <c r="AV12" s="18"/>
       <c r="AW12" s="18"/>
     </row>
-    <row r="13" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="61"/>
-[...10 lines deleted...]
-      <c r="M13" s="61"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
       <c r="N13" s="43" t="s">
         <v>136</v>
       </c>
       <c r="O13" s="44"/>
       <c r="P13" s="44"/>
       <c r="Q13" s="44"/>
       <c r="R13" s="44"/>
       <c r="S13" s="44"/>
       <c r="T13" s="45"/>
-      <c r="U13" s="58" t="s">
+      <c r="U13" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V13" s="59"/>
-[...8 lines deleted...]
-      <c r="AE13" s="73" t="s">
+      <c r="V13" s="61"/>
+      <c r="W13" s="61"/>
+      <c r="X13" s="61"/>
+      <c r="Y13" s="61"/>
+      <c r="Z13" s="61"/>
+      <c r="AA13" s="61"/>
+      <c r="AB13" s="61"/>
+      <c r="AC13" s="61"/>
+      <c r="AD13" s="73"/>
+      <c r="AE13" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF13" s="74"/>
-[...2 lines deleted...]
-      <c r="AI13" s="75"/>
+      <c r="AF13" s="75"/>
+      <c r="AG13" s="75"/>
+      <c r="AH13" s="75"/>
+      <c r="AI13" s="76"/>
       <c r="AJ13" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK13" s="82"/>
-      <c r="AL13" s="93"/>
+      <c r="AL13" s="95"/>
       <c r="AM13" s="17"/>
       <c r="AN13" s="17"/>
       <c r="AO13" s="18"/>
       <c r="AP13" s="18"/>
       <c r="AQ13" s="18"/>
       <c r="AR13" s="18"/>
       <c r="AS13" s="18"/>
       <c r="AT13" s="18"/>
       <c r="AU13" s="18"/>
       <c r="AV13" s="18"/>
       <c r="AW13" s="18"/>
     </row>
-    <row r="14" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="61"/>
-[...10 lines deleted...]
-      <c r="M14" s="61"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
       <c r="N14" s="43" t="s">
         <v>137</v>
       </c>
       <c r="O14" s="44"/>
       <c r="P14" s="44"/>
       <c r="Q14" s="44"/>
       <c r="R14" s="44"/>
       <c r="S14" s="44"/>
       <c r="T14" s="45"/>
-      <c r="U14" s="58" t="s">
+      <c r="U14" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V14" s="59"/>
-[...8 lines deleted...]
-      <c r="AE14" s="73" t="s">
+      <c r="V14" s="61"/>
+      <c r="W14" s="61"/>
+      <c r="X14" s="61"/>
+      <c r="Y14" s="61"/>
+      <c r="Z14" s="61"/>
+      <c r="AA14" s="61"/>
+      <c r="AB14" s="61"/>
+      <c r="AC14" s="61"/>
+      <c r="AD14" s="73"/>
+      <c r="AE14" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF14" s="74"/>
-[...2 lines deleted...]
-      <c r="AI14" s="75"/>
+      <c r="AF14" s="75"/>
+      <c r="AG14" s="75"/>
+      <c r="AH14" s="75"/>
+      <c r="AI14" s="76"/>
       <c r="AJ14" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK14" s="82"/>
-      <c r="AL14" s="93"/>
+      <c r="AL14" s="95"/>
       <c r="AM14" s="17"/>
       <c r="AN14" s="17"/>
       <c r="AO14" s="18"/>
       <c r="AP14" s="18"/>
       <c r="AQ14" s="18"/>
       <c r="AR14" s="18"/>
       <c r="AS14" s="18"/>
       <c r="AT14" s="18"/>
       <c r="AU14" s="18"/>
       <c r="AV14" s="18"/>
       <c r="AW14" s="18"/>
     </row>
-    <row r="15" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="61"/>
-[...12 lines deleted...]
-      <c r="O15" s="61"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="55"/>
       <c r="P15" s="43" t="s">
         <v>138</v>
       </c>
       <c r="Q15" s="44"/>
       <c r="R15" s="44"/>
       <c r="S15" s="44"/>
       <c r="T15" s="45"/>
-      <c r="U15" s="58" t="s">
+      <c r="U15" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V15" s="59"/>
-[...8 lines deleted...]
-      <c r="AE15" s="73" t="s">
+      <c r="V15" s="61"/>
+      <c r="W15" s="61"/>
+      <c r="X15" s="61"/>
+      <c r="Y15" s="61"/>
+      <c r="Z15" s="61"/>
+      <c r="AA15" s="61"/>
+      <c r="AB15" s="61"/>
+      <c r="AC15" s="61"/>
+      <c r="AD15" s="73"/>
+      <c r="AE15" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF15" s="74"/>
-[...2 lines deleted...]
-      <c r="AI15" s="75"/>
+      <c r="AF15" s="75"/>
+      <c r="AG15" s="75"/>
+      <c r="AH15" s="75"/>
+      <c r="AI15" s="76"/>
       <c r="AJ15" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK15" s="82"/>
-      <c r="AL15" s="93"/>
+      <c r="AL15" s="95"/>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="18"/>
       <c r="AP15" s="18"/>
       <c r="AQ15" s="18"/>
       <c r="AR15" s="18"/>
       <c r="AS15" s="18"/>
       <c r="AT15" s="18"/>
       <c r="AU15" s="18"/>
       <c r="AV15" s="18"/>
       <c r="AW15" s="18"/>
     </row>
-    <row r="16" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="61"/>
-[...12 lines deleted...]
-      <c r="O16" s="61"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="55"/>
+      <c r="O16" s="55"/>
       <c r="P16" s="43" t="s">
         <v>139</v>
       </c>
       <c r="Q16" s="44"/>
       <c r="R16" s="44"/>
       <c r="S16" s="44"/>
       <c r="T16" s="45"/>
-      <c r="U16" s="58" t="s">
+      <c r="U16" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V16" s="59"/>
-[...8 lines deleted...]
-      <c r="AE16" s="73" t="s">
+      <c r="V16" s="61"/>
+      <c r="W16" s="61"/>
+      <c r="X16" s="61"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="61"/>
+      <c r="AA16" s="61"/>
+      <c r="AB16" s="61"/>
+      <c r="AC16" s="61"/>
+      <c r="AD16" s="73"/>
+      <c r="AE16" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF16" s="74"/>
-[...2 lines deleted...]
-      <c r="AI16" s="75"/>
+      <c r="AF16" s="75"/>
+      <c r="AG16" s="75"/>
+      <c r="AH16" s="75"/>
+      <c r="AI16" s="76"/>
       <c r="AJ16" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK16" s="82"/>
-      <c r="AL16" s="93"/>
+      <c r="AL16" s="95"/>
       <c r="AM16" s="17"/>
       <c r="AN16" s="17"/>
       <c r="AO16" s="18"/>
       <c r="AP16" s="18"/>
       <c r="AQ16" s="18"/>
       <c r="AR16" s="18"/>
       <c r="AS16" s="18"/>
       <c r="AT16" s="18"/>
       <c r="AU16" s="18"/>
       <c r="AV16" s="18"/>
       <c r="AW16" s="18"/>
     </row>
-    <row r="17" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="61"/>
-[...12 lines deleted...]
-      <c r="O17" s="71"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="72"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
       <c r="P17" s="43" t="s">
         <v>140</v>
       </c>
       <c r="Q17" s="44"/>
       <c r="R17" s="44"/>
       <c r="S17" s="44"/>
       <c r="T17" s="45"/>
-      <c r="U17" s="58" t="s">
+      <c r="U17" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V17" s="59"/>
-[...8 lines deleted...]
-      <c r="AE17" s="73" t="s">
+      <c r="V17" s="61"/>
+      <c r="W17" s="61"/>
+      <c r="X17" s="61"/>
+      <c r="Y17" s="61"/>
+      <c r="Z17" s="61"/>
+      <c r="AA17" s="61"/>
+      <c r="AB17" s="61"/>
+      <c r="AC17" s="61"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF17" s="74"/>
-[...2 lines deleted...]
-      <c r="AI17" s="75"/>
+      <c r="AF17" s="75"/>
+      <c r="AG17" s="75"/>
+      <c r="AH17" s="75"/>
+      <c r="AI17" s="76"/>
       <c r="AJ17" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK17" s="82"/>
-      <c r="AL17" s="93"/>
+      <c r="AL17" s="95"/>
       <c r="AM17" s="17"/>
       <c r="AN17" s="17"/>
       <c r="AO17" s="18"/>
       <c r="AP17" s="18"/>
       <c r="AQ17" s="18"/>
       <c r="AR17" s="18"/>
       <c r="AS17" s="18"/>
       <c r="AT17" s="18"/>
       <c r="AU17" s="18"/>
       <c r="AV17" s="18"/>
       <c r="AW17" s="18"/>
     </row>
-    <row r="18" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="61"/>
-[...2 lines deleted...]
-      <c r="E18" s="61"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
       <c r="F18" s="23"/>
       <c r="G18" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="44"/>
       <c r="I18" s="44"/>
       <c r="J18" s="44"/>
       <c r="K18" s="44"/>
       <c r="L18" s="44"/>
       <c r="M18" s="44"/>
       <c r="N18" s="45"/>
-      <c r="O18" s="58" t="s">
+      <c r="O18" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="P18" s="59"/>
-[...8 lines deleted...]
-      <c r="Y18" s="73" t="s">
+      <c r="P18" s="61"/>
+      <c r="Q18" s="61"/>
+      <c r="R18" s="61"/>
+      <c r="S18" s="61"/>
+      <c r="T18" s="61"/>
+      <c r="U18" s="61"/>
+      <c r="V18" s="61"/>
+      <c r="W18" s="61"/>
+      <c r="X18" s="73"/>
+      <c r="Y18" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Z18" s="74"/>
-[...2 lines deleted...]
-      <c r="AC18" s="75"/>
+      <c r="Z18" s="75"/>
+      <c r="AA18" s="75"/>
+      <c r="AB18" s="75"/>
+      <c r="AC18" s="76"/>
       <c r="AD18" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AE18" s="81"/>
       <c r="AF18" s="81"/>
       <c r="AG18" s="81"/>
       <c r="AH18" s="81"/>
       <c r="AI18" s="81"/>
       <c r="AJ18" s="81"/>
       <c r="AK18" s="82"/>
-      <c r="AL18" s="93"/>
+      <c r="AL18" s="95"/>
       <c r="AM18" s="17"/>
       <c r="AN18" s="17"/>
       <c r="AO18" s="18"/>
       <c r="AP18" s="18"/>
       <c r="AQ18" s="18"/>
       <c r="AR18" s="18"/>
       <c r="AS18" s="18"/>
       <c r="AT18" s="18"/>
       <c r="AU18" s="18"/>
       <c r="AV18" s="18"/>
       <c r="AW18" s="18"/>
     </row>
-    <row r="19" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="61"/>
-[...2 lines deleted...]
-      <c r="E19" s="61"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
       <c r="F19" s="23"/>
       <c r="G19" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="44"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="44"/>
       <c r="N19" s="44"/>
       <c r="O19" s="44"/>
       <c r="P19" s="44"/>
       <c r="Q19" s="44"/>
       <c r="R19" s="44"/>
       <c r="S19" s="45"/>
-      <c r="T19" s="58" t="s">
+      <c r="T19" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="U19" s="59"/>
-[...8 lines deleted...]
-      <c r="AD19" s="73" t="s">
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61"/>
+      <c r="X19" s="61"/>
+      <c r="Y19" s="61"/>
+      <c r="Z19" s="61"/>
+      <c r="AA19" s="61"/>
+      <c r="AB19" s="61"/>
+      <c r="AC19" s="73"/>
+      <c r="AD19" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AE19" s="74"/>
-[...2 lines deleted...]
-      <c r="AH19" s="75"/>
+      <c r="AE19" s="75"/>
+      <c r="AF19" s="75"/>
+      <c r="AG19" s="75"/>
+      <c r="AH19" s="76"/>
       <c r="AI19" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AJ19" s="81"/>
       <c r="AK19" s="82"/>
-      <c r="AL19" s="93"/>
+      <c r="AL19" s="95"/>
       <c r="AM19" s="17"/>
       <c r="AN19" s="17"/>
       <c r="AO19" s="18"/>
       <c r="AP19" s="18"/>
       <c r="AQ19" s="18"/>
       <c r="AR19" s="18"/>
       <c r="AS19" s="18"/>
       <c r="AT19" s="18"/>
       <c r="AU19" s="18"/>
       <c r="AV19" s="18"/>
       <c r="AW19" s="18"/>
     </row>
-    <row r="20" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="61"/>
-[...6 lines deleted...]
-      <c r="I20" s="61"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
       <c r="J20" s="23"/>
       <c r="K20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="L20" s="44"/>
       <c r="M20" s="44"/>
       <c r="N20" s="44"/>
       <c r="O20" s="44"/>
       <c r="P20" s="44"/>
       <c r="Q20" s="44"/>
       <c r="R20" s="44"/>
       <c r="S20" s="44"/>
       <c r="T20" s="45"/>
-      <c r="U20" s="58" t="s">
+      <c r="U20" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V20" s="59"/>
-[...8 lines deleted...]
-      <c r="AE20" s="73" t="s">
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF20" s="74"/>
-[...2 lines deleted...]
-      <c r="AI20" s="75"/>
+      <c r="AF20" s="75"/>
+      <c r="AG20" s="75"/>
+      <c r="AH20" s="75"/>
+      <c r="AI20" s="76"/>
       <c r="AJ20" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK20" s="82"/>
-      <c r="AL20" s="93"/>
+      <c r="AL20" s="95"/>
       <c r="AM20" s="17"/>
       <c r="AN20" s="17"/>
       <c r="AO20" s="18"/>
       <c r="AP20" s="18"/>
       <c r="AQ20" s="18"/>
       <c r="AR20" s="18"/>
       <c r="AS20" s="18"/>
       <c r="AT20" s="18"/>
       <c r="AU20" s="18"/>
       <c r="AV20" s="18"/>
       <c r="AW20" s="18"/>
     </row>
-    <row r="21" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="61"/>
-[...12 lines deleted...]
-      <c r="O21" s="61"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="55"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="43" t="s">
         <v>1</v>
       </c>
       <c r="R21" s="44"/>
       <c r="S21" s="44"/>
       <c r="T21" s="45"/>
-      <c r="U21" s="58" t="s">
+      <c r="U21" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V21" s="59"/>
-[...8 lines deleted...]
-      <c r="AE21" s="73" t="s">
+      <c r="V21" s="61"/>
+      <c r="W21" s="61"/>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="61"/>
+      <c r="Z21" s="61"/>
+      <c r="AA21" s="61"/>
+      <c r="AB21" s="61"/>
+      <c r="AC21" s="61"/>
+      <c r="AD21" s="73"/>
+      <c r="AE21" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF21" s="74"/>
-[...2 lines deleted...]
-      <c r="AI21" s="75"/>
+      <c r="AF21" s="75"/>
+      <c r="AG21" s="75"/>
+      <c r="AH21" s="75"/>
+      <c r="AI21" s="76"/>
       <c r="AJ21" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK21" s="82"/>
-      <c r="AL21" s="93"/>
+      <c r="AL21" s="95"/>
       <c r="AM21" s="17"/>
       <c r="AN21" s="17"/>
       <c r="AO21" s="18"/>
       <c r="AP21" s="18"/>
       <c r="AQ21" s="18"/>
       <c r="AR21" s="18"/>
       <c r="AS21" s="18"/>
       <c r="AT21" s="18"/>
       <c r="AU21" s="18"/>
       <c r="AV21" s="18"/>
       <c r="AW21" s="18"/>
     </row>
-    <row r="22" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="61"/>
-[...6 lines deleted...]
-      <c r="I22" s="61"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
       <c r="J22" s="23"/>
       <c r="K22" s="43" t="s">
         <v>1</v>
       </c>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
       <c r="Z22" s="44"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
-      <c r="AF22" s="55" t="s">
+      <c r="AF22" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG22" s="56"/>
-[...4 lines deleted...]
-      <c r="AL22" s="93"/>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="58"/>
+      <c r="AI22" s="58"/>
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="59"/>
+      <c r="AL22" s="95"/>
       <c r="AM22" s="17"/>
       <c r="AN22" s="17"/>
       <c r="AO22" s="18"/>
       <c r="AP22" s="18"/>
       <c r="AQ22" s="18"/>
       <c r="AR22" s="18"/>
       <c r="AS22" s="18"/>
       <c r="AT22" s="18"/>
       <c r="AU22" s="18"/>
       <c r="AV22" s="18"/>
       <c r="AW22" s="18"/>
     </row>
-    <row r="23" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="61"/>
-[...8 lines deleted...]
-      <c r="K23" s="61"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
       <c r="L23" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M23" s="44"/>
       <c r="N23" s="44"/>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="45"/>
-      <c r="V23" s="76" t="s">
+      <c r="V23" s="77" t="s">
         <v>118</v>
       </c>
-      <c r="W23" s="77"/>
-[...2 lines deleted...]
-      <c r="Z23" s="73" t="s">
+      <c r="W23" s="78"/>
+      <c r="X23" s="78"/>
+      <c r="Y23" s="79"/>
+      <c r="Z23" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA23" s="74"/>
-[...2 lines deleted...]
-      <c r="AD23" s="75"/>
+      <c r="AA23" s="75"/>
+      <c r="AB23" s="75"/>
+      <c r="AC23" s="75"/>
+      <c r="AD23" s="76"/>
       <c r="AE23" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AF23" s="81"/>
       <c r="AG23" s="81"/>
       <c r="AH23" s="81"/>
       <c r="AI23" s="81"/>
       <c r="AJ23" s="81"/>
       <c r="AK23" s="82"/>
-      <c r="AL23" s="93"/>
+      <c r="AL23" s="95"/>
       <c r="AM23" s="17"/>
       <c r="AN23" s="17"/>
       <c r="AO23" s="18"/>
       <c r="AP23" s="18"/>
       <c r="AQ23" s="18"/>
       <c r="AR23" s="18"/>
       <c r="AS23" s="18"/>
       <c r="AT23" s="18"/>
       <c r="AU23" s="18"/>
       <c r="AV23" s="18"/>
       <c r="AW23" s="18"/>
     </row>
-    <row r="24" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="61"/>
-[...16 lines deleted...]
-      <c r="S24" s="61"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="55"/>
+      <c r="O24" s="55"/>
+      <c r="P24" s="55"/>
+      <c r="Q24" s="55"/>
+      <c r="R24" s="55"/>
+      <c r="S24" s="55"/>
       <c r="T24" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U24" s="44"/>
       <c r="V24" s="44"/>
       <c r="W24" s="44"/>
       <c r="X24" s="44"/>
       <c r="Y24" s="44"/>
       <c r="Z24" s="44"/>
       <c r="AA24" s="44"/>
       <c r="AB24" s="44"/>
       <c r="AC24" s="44"/>
       <c r="AD24" s="44"/>
-      <c r="AE24" s="58" t="s">
+      <c r="AE24" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AF24" s="59"/>
-[...5 lines deleted...]
-      <c r="AL24" s="93"/>
+      <c r="AF24" s="61"/>
+      <c r="AG24" s="61"/>
+      <c r="AH24" s="61"/>
+      <c r="AI24" s="61"/>
+      <c r="AJ24" s="61"/>
+      <c r="AK24" s="62"/>
+      <c r="AL24" s="95"/>
       <c r="AM24" s="17"/>
       <c r="AN24" s="17"/>
       <c r="AO24" s="18"/>
       <c r="AP24" s="18"/>
       <c r="AQ24" s="18"/>
       <c r="AR24" s="18"/>
       <c r="AS24" s="18"/>
       <c r="AT24" s="18"/>
       <c r="AU24" s="18"/>
       <c r="AV24" s="18"/>
       <c r="AW24" s="18"/>
     </row>
-    <row r="25" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="61"/>
-[...22 lines deleted...]
-      <c r="Y25" s="95"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="93"/>
+      <c r="U25" s="93"/>
+      <c r="V25" s="93"/>
+      <c r="W25" s="93"/>
+      <c r="X25" s="93"/>
+      <c r="Y25" s="94"/>
       <c r="Z25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AA25" s="44"/>
       <c r="AB25" s="44"/>
       <c r="AC25" s="44"/>
       <c r="AD25" s="44"/>
-      <c r="AE25" s="58" t="s">
+      <c r="AE25" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AF25" s="59"/>
-[...5 lines deleted...]
-      <c r="AL25" s="93"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="61"/>
+      <c r="AJ25" s="61"/>
+      <c r="AK25" s="62"/>
+      <c r="AL25" s="95"/>
       <c r="AM25" s="17"/>
       <c r="AN25" s="17"/>
       <c r="AO25" s="18"/>
       <c r="AP25" s="18"/>
       <c r="AQ25" s="18"/>
       <c r="AR25" s="18"/>
       <c r="AS25" s="18"/>
       <c r="AT25" s="18"/>
       <c r="AU25" s="18"/>
       <c r="AV25" s="18"/>
       <c r="AW25" s="18"/>
     </row>
-    <row r="26" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="44"/>
       <c r="K26" s="44"/>
       <c r="L26" s="44"/>
       <c r="M26" s="44"/>
       <c r="N26" s="44"/>
       <c r="O26" s="44"/>
       <c r="P26" s="44"/>
       <c r="Q26" s="44"/>
       <c r="R26" s="45"/>
-      <c r="S26" s="58" t="s">
+      <c r="S26" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="T26" s="59"/>
-[...8 lines deleted...]
-      <c r="AC26" s="73" t="s">
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="61"/>
+      <c r="W26" s="61"/>
+      <c r="X26" s="61"/>
+      <c r="Y26" s="61"/>
+      <c r="Z26" s="61"/>
+      <c r="AA26" s="61"/>
+      <c r="AB26" s="73"/>
+      <c r="AC26" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AD26" s="74"/>
-[...2 lines deleted...]
-      <c r="AG26" s="75"/>
+      <c r="AD26" s="75"/>
+      <c r="AE26" s="75"/>
+      <c r="AF26" s="75"/>
+      <c r="AG26" s="76"/>
       <c r="AH26" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AI26" s="81"/>
       <c r="AJ26" s="81"/>
       <c r="AK26" s="82"/>
-      <c r="AL26" s="93"/>
+      <c r="AL26" s="95"/>
       <c r="AM26" s="17"/>
       <c r="AN26" s="17"/>
       <c r="AO26" s="18"/>
       <c r="AP26" s="18"/>
       <c r="AQ26" s="18"/>
       <c r="AR26" s="18"/>
       <c r="AS26" s="18"/>
       <c r="AT26" s="18"/>
       <c r="AU26" s="18"/>
       <c r="AV26" s="18"/>
       <c r="AW26" s="18"/>
     </row>
-    <row r="27" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="61"/>
-[...16 lines deleted...]
-      <c r="S27" s="61"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
       <c r="T27" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U27" s="44"/>
       <c r="V27" s="44"/>
       <c r="W27" s="44"/>
       <c r="X27" s="44"/>
       <c r="Y27" s="44"/>
       <c r="Z27" s="45"/>
       <c r="AA27" s="83" t="s">
         <v>27</v>
       </c>
       <c r="AB27" s="84"/>
       <c r="AC27" s="84"/>
       <c r="AD27" s="84"/>
       <c r="AE27" s="84"/>
       <c r="AF27" s="84"/>
       <c r="AG27" s="84"/>
       <c r="AH27" s="84"/>
       <c r="AI27" s="84"/>
       <c r="AJ27" s="84"/>
       <c r="AK27" s="85"/>
-      <c r="AL27" s="93"/>
+      <c r="AL27" s="95"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="17"/>
       <c r="AO27" s="18"/>
       <c r="AP27" s="18"/>
       <c r="AQ27" s="18"/>
       <c r="AR27" s="18"/>
       <c r="AS27" s="18"/>
       <c r="AT27" s="18"/>
       <c r="AU27" s="18"/>
       <c r="AV27" s="18"/>
       <c r="AW27" s="18"/>
     </row>
-    <row r="28" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="61"/>
-[...16 lines deleted...]
-      <c r="S28" s="61"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
       <c r="T28" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
       <c r="Y28" s="44"/>
       <c r="Z28" s="45"/>
       <c r="AA28" s="83" t="s">
         <v>27</v>
       </c>
       <c r="AB28" s="84"/>
       <c r="AC28" s="84"/>
       <c r="AD28" s="84"/>
       <c r="AE28" s="84"/>
       <c r="AF28" s="84"/>
       <c r="AG28" s="84"/>
       <c r="AH28" s="84"/>
       <c r="AI28" s="84"/>
       <c r="AJ28" s="84"/>
       <c r="AK28" s="85"/>
-      <c r="AL28" s="93"/>
+      <c r="AL28" s="95"/>
       <c r="AM28" s="17"/>
       <c r="AN28" s="17"/>
       <c r="AO28" s="18"/>
       <c r="AP28" s="18"/>
       <c r="AQ28" s="18"/>
       <c r="AR28" s="18"/>
       <c r="AS28" s="18"/>
       <c r="AT28" s="18"/>
       <c r="AU28" s="18"/>
       <c r="AV28" s="18"/>
       <c r="AW28" s="18"/>
     </row>
-    <row r="29" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="71"/>
-[...18 lines deleted...]
-      <c r="U29" s="71"/>
+      <c r="B29" s="72"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="72"/>
+      <c r="M29" s="72"/>
+      <c r="N29" s="72"/>
+      <c r="O29" s="72"/>
+      <c r="P29" s="72"/>
+      <c r="Q29" s="72"/>
+      <c r="R29" s="72"/>
+      <c r="S29" s="72"/>
+      <c r="T29" s="72"/>
+      <c r="U29" s="72"/>
       <c r="V29" s="24"/>
       <c r="W29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="X29" s="44"/>
       <c r="Y29" s="44"/>
       <c r="Z29" s="45"/>
       <c r="AA29" s="83" t="s">
         <v>30</v>
       </c>
       <c r="AB29" s="84"/>
       <c r="AC29" s="84"/>
       <c r="AD29" s="84"/>
       <c r="AE29" s="84"/>
       <c r="AF29" s="84"/>
       <c r="AG29" s="84"/>
       <c r="AH29" s="84"/>
       <c r="AI29" s="84"/>
       <c r="AJ29" s="84"/>
       <c r="AK29" s="85"/>
-      <c r="AL29" s="93"/>
+      <c r="AL29" s="95"/>
       <c r="AM29" s="17"/>
       <c r="AN29" s="17"/>
       <c r="AO29" s="18"/>
       <c r="AP29" s="18"/>
       <c r="AQ29" s="18"/>
       <c r="AR29" s="18"/>
       <c r="AS29" s="18"/>
       <c r="AT29" s="18"/>
       <c r="AU29" s="18"/>
       <c r="AV29" s="18"/>
       <c r="AW29" s="18"/>
     </row>
-    <row r="30" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="45"/>
-      <c r="N30" s="58" t="s">
+      <c r="N30" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="O30" s="59"/>
-[...8 lines deleted...]
-      <c r="X30" s="73" t="s">
+      <c r="O30" s="61"/>
+      <c r="P30" s="61"/>
+      <c r="Q30" s="61"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="61"/>
+      <c r="T30" s="61"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="73"/>
+      <c r="X30" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Y30" s="74"/>
-[...2 lines deleted...]
-      <c r="AB30" s="75"/>
+      <c r="Y30" s="75"/>
+      <c r="Z30" s="75"/>
+      <c r="AA30" s="75"/>
+      <c r="AB30" s="76"/>
       <c r="AC30" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AD30" s="81"/>
       <c r="AE30" s="81"/>
       <c r="AF30" s="81"/>
       <c r="AG30" s="81"/>
       <c r="AH30" s="81"/>
       <c r="AI30" s="81"/>
       <c r="AJ30" s="81"/>
       <c r="AK30" s="82"/>
-      <c r="AL30" s="93"/>
+      <c r="AL30" s="95"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
       <c r="AO30" s="18"/>
       <c r="AP30" s="18"/>
       <c r="AQ30" s="18"/>
       <c r="AR30" s="18"/>
       <c r="AS30" s="18"/>
       <c r="AT30" s="18"/>
       <c r="AU30" s="18"/>
       <c r="AV30" s="18"/>
       <c r="AW30" s="18"/>
     </row>
-    <row r="31" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="45"/>
-      <c r="N31" s="58" t="s">
+      <c r="N31" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="O31" s="59"/>
-[...8 lines deleted...]
-      <c r="X31" s="73" t="s">
+      <c r="O31" s="61"/>
+      <c r="P31" s="61"/>
+      <c r="Q31" s="61"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="61"/>
+      <c r="T31" s="61"/>
+      <c r="U31" s="61"/>
+      <c r="V31" s="61"/>
+      <c r="W31" s="73"/>
+      <c r="X31" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Y31" s="74"/>
-[...2 lines deleted...]
-      <c r="AB31" s="75"/>
+      <c r="Y31" s="75"/>
+      <c r="Z31" s="75"/>
+      <c r="AA31" s="75"/>
+      <c r="AB31" s="76"/>
       <c r="AC31" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AD31" s="81"/>
       <c r="AE31" s="81"/>
       <c r="AF31" s="81"/>
       <c r="AG31" s="81"/>
       <c r="AH31" s="81"/>
       <c r="AI31" s="81"/>
       <c r="AJ31" s="81"/>
       <c r="AK31" s="82"/>
-      <c r="AL31" s="93"/>
+      <c r="AL31" s="95"/>
       <c r="AM31" s="17"/>
       <c r="AN31" s="17"/>
       <c r="AO31" s="18"/>
       <c r="AP31" s="18"/>
       <c r="AQ31" s="18"/>
       <c r="AR31" s="18"/>
       <c r="AS31" s="18"/>
       <c r="AT31" s="18"/>
       <c r="AU31" s="18"/>
       <c r="AV31" s="18"/>
       <c r="AW31" s="18"/>
     </row>
-    <row r="32" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="61"/>
-[...6 lines deleted...]
-      <c r="I32" s="71"/>
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
       <c r="J32" s="24"/>
       <c r="K32" s="43" t="s">
         <v>1</v>
       </c>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
       <c r="N32" s="44"/>
       <c r="O32" s="45"/>
-      <c r="P32" s="58" t="s">
+      <c r="P32" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Q32" s="59"/>
-[...8 lines deleted...]
-      <c r="Z32" s="73" t="s">
+      <c r="Q32" s="61"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="61"/>
+      <c r="T32" s="61"/>
+      <c r="U32" s="61"/>
+      <c r="V32" s="61"/>
+      <c r="W32" s="61"/>
+      <c r="X32" s="61"/>
+      <c r="Y32" s="73"/>
+      <c r="Z32" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA32" s="74"/>
-[...2 lines deleted...]
-      <c r="AD32" s="75"/>
+      <c r="AA32" s="75"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="75"/>
+      <c r="AD32" s="76"/>
       <c r="AE32" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AF32" s="81"/>
       <c r="AG32" s="81"/>
       <c r="AH32" s="81"/>
       <c r="AI32" s="81"/>
       <c r="AJ32" s="81"/>
       <c r="AK32" s="82"/>
-      <c r="AL32" s="93"/>
+      <c r="AL32" s="95"/>
       <c r="AM32" s="17"/>
       <c r="AN32" s="17"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
       <c r="AT32" s="18"/>
       <c r="AU32" s="18"/>
       <c r="AV32" s="18"/>
       <c r="AW32" s="18"/>
     </row>
-    <row r="33" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="61"/>
-[...4 lines deleted...]
-      <c r="G33" s="61"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
       <c r="H33" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="45"/>
-      <c r="N33" s="58" t="s">
+      <c r="N33" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="O33" s="59"/>
-[...8 lines deleted...]
-      <c r="X33" s="73" t="s">
+      <c r="O33" s="61"/>
+      <c r="P33" s="61"/>
+      <c r="Q33" s="61"/>
+      <c r="R33" s="61"/>
+      <c r="S33" s="61"/>
+      <c r="T33" s="61"/>
+      <c r="U33" s="61"/>
+      <c r="V33" s="61"/>
+      <c r="W33" s="73"/>
+      <c r="X33" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Y33" s="74"/>
-[...2 lines deleted...]
-      <c r="AB33" s="75"/>
+      <c r="Y33" s="75"/>
+      <c r="Z33" s="75"/>
+      <c r="AA33" s="75"/>
+      <c r="AB33" s="76"/>
       <c r="AC33" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AD33" s="81"/>
       <c r="AE33" s="81"/>
       <c r="AF33" s="81"/>
       <c r="AG33" s="81"/>
       <c r="AH33" s="81"/>
       <c r="AI33" s="81"/>
       <c r="AJ33" s="81"/>
       <c r="AK33" s="82"/>
-      <c r="AL33" s="93"/>
+      <c r="AL33" s="95"/>
       <c r="AM33" s="17"/>
       <c r="AN33" s="17"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
       <c r="AT33" s="18"/>
       <c r="AU33" s="18"/>
       <c r="AV33" s="18"/>
       <c r="AW33" s="18"/>
     </row>
-    <row r="34" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="61"/>
-[...8 lines deleted...]
-      <c r="K34" s="61"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="55"/>
+      <c r="I34" s="55"/>
+      <c r="J34" s="55"/>
+      <c r="K34" s="55"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="40"/>
       <c r="O34" s="40"/>
       <c r="P34" s="40"/>
       <c r="Q34" s="40"/>
       <c r="R34" s="40"/>
       <c r="S34" s="40"/>
       <c r="T34" s="24"/>
       <c r="U34" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V34" s="44"/>
       <c r="W34" s="44"/>
       <c r="X34" s="44"/>
       <c r="Y34" s="44"/>
       <c r="Z34" s="44"/>
       <c r="AA34" s="44"/>
       <c r="AB34" s="44"/>
       <c r="AC34" s="44"/>
       <c r="AD34" s="44"/>
-      <c r="AE34" s="45"/>
-[...8 lines deleted...]
-      <c r="AL34" s="93"/>
+      <c r="AE34" s="44"/>
+      <c r="AF34" s="44"/>
+      <c r="AG34" s="44"/>
+      <c r="AH34" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI34" s="121"/>
+      <c r="AJ34" s="121"/>
+      <c r="AK34" s="122"/>
+      <c r="AL34" s="95"/>
       <c r="AM34" s="17"/>
       <c r="AN34" s="17"/>
       <c r="AO34" s="18"/>
       <c r="AP34" s="18"/>
       <c r="AQ34" s="18"/>
       <c r="AR34" s="18"/>
       <c r="AS34" s="18"/>
       <c r="AT34" s="18"/>
       <c r="AU34" s="18"/>
       <c r="AV34" s="18"/>
       <c r="AW34" s="18"/>
     </row>
-    <row r="35" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="61"/>
-[...8 lines deleted...]
-      <c r="K35" s="61"/>
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="55"/>
+      <c r="J35" s="55"/>
+      <c r="K35" s="55"/>
       <c r="L35" s="23"/>
       <c r="M35" s="43" t="s">
         <v>1</v>
       </c>
       <c r="N35" s="44"/>
       <c r="O35" s="44"/>
       <c r="P35" s="44"/>
       <c r="Q35" s="44"/>
       <c r="R35" s="44"/>
       <c r="S35" s="44"/>
       <c r="T35" s="44"/>
       <c r="U35" s="44"/>
       <c r="V35" s="44"/>
       <c r="W35" s="44"/>
       <c r="X35" s="44"/>
       <c r="Y35" s="44"/>
       <c r="Z35" s="44"/>
       <c r="AA35" s="44"/>
       <c r="AB35" s="44"/>
       <c r="AC35" s="44"/>
       <c r="AD35" s="44"/>
-      <c r="AE35" s="45"/>
-[...8 lines deleted...]
-      <c r="AL35" s="93"/>
+      <c r="AE35" s="44"/>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="44"/>
+      <c r="AH35" s="121"/>
+      <c r="AI35" s="121"/>
+      <c r="AJ35" s="121"/>
+      <c r="AK35" s="122"/>
+      <c r="AL35" s="95"/>
       <c r="AM35" s="17"/>
       <c r="AN35" s="17"/>
       <c r="AO35" s="18"/>
       <c r="AP35" s="18"/>
       <c r="AQ35" s="18"/>
       <c r="AR35" s="18"/>
       <c r="AS35" s="18"/>
       <c r="AT35" s="18"/>
       <c r="AU35" s="18"/>
       <c r="AV35" s="18"/>
       <c r="AW35" s="18"/>
     </row>
-    <row r="36" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="61"/>
-[...8 lines deleted...]
-      <c r="K36" s="61"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
       <c r="L36" s="39"/>
       <c r="M36" s="39"/>
       <c r="N36" s="39"/>
       <c r="O36" s="39"/>
       <c r="P36" s="39"/>
       <c r="Q36" s="39"/>
       <c r="R36" s="40"/>
       <c r="S36" s="40"/>
       <c r="T36" s="24"/>
       <c r="U36" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V36" s="44"/>
       <c r="W36" s="44"/>
       <c r="X36" s="44"/>
       <c r="Y36" s="44"/>
       <c r="Z36" s="44"/>
       <c r="AA36" s="44"/>
       <c r="AB36" s="44"/>
       <c r="AC36" s="44"/>
       <c r="AD36" s="44"/>
       <c r="AE36" s="45"/>
-      <c r="AF36" s="55" t="s">
+      <c r="AF36" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG36" s="56"/>
-[...4 lines deleted...]
-      <c r="AL36" s="93"/>
+      <c r="AG36" s="58"/>
+      <c r="AH36" s="58"/>
+      <c r="AI36" s="58"/>
+      <c r="AJ36" s="58"/>
+      <c r="AK36" s="59"/>
+      <c r="AL36" s="95"/>
       <c r="AM36" s="17"/>
       <c r="AN36" s="17"/>
       <c r="AO36" s="18"/>
       <c r="AP36" s="18"/>
       <c r="AQ36" s="18"/>
       <c r="AR36" s="18"/>
       <c r="AS36" s="18"/>
       <c r="AT36" s="18"/>
       <c r="AU36" s="18"/>
       <c r="AV36" s="18"/>
       <c r="AW36" s="18"/>
     </row>
-    <row r="37" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="61"/>
-[...8 lines deleted...]
-      <c r="K37" s="61"/>
+      <c r="B37" s="55"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="55"/>
+      <c r="I37" s="55"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="55"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="R37" s="44"/>
       <c r="S37" s="44"/>
       <c r="T37" s="44"/>
       <c r="U37" s="44"/>
       <c r="V37" s="44"/>
       <c r="W37" s="44"/>
       <c r="X37" s="44"/>
       <c r="Y37" s="44"/>
       <c r="Z37" s="44"/>
       <c r="AA37" s="44"/>
       <c r="AB37" s="44"/>
       <c r="AC37" s="44"/>
       <c r="AD37" s="44"/>
       <c r="AE37" s="45"/>
-      <c r="AF37" s="55" t="s">
+      <c r="AF37" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG37" s="56"/>
-[...4 lines deleted...]
-      <c r="AL37" s="93"/>
+      <c r="AG37" s="58"/>
+      <c r="AH37" s="58"/>
+      <c r="AI37" s="58"/>
+      <c r="AJ37" s="58"/>
+      <c r="AK37" s="59"/>
+      <c r="AL37" s="95"/>
       <c r="AM37" s="17"/>
       <c r="AN37" s="17"/>
       <c r="AO37" s="18"/>
       <c r="AP37" s="18"/>
       <c r="AQ37" s="18"/>
       <c r="AR37" s="18"/>
       <c r="AS37" s="18"/>
       <c r="AT37" s="18"/>
       <c r="AU37" s="18"/>
       <c r="AV37" s="18"/>
       <c r="AW37" s="18"/>
     </row>
-    <row r="38" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="61"/>
-[...8 lines deleted...]
-      <c r="K38" s="61"/>
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
       <c r="L38" s="39"/>
       <c r="M38" s="39"/>
       <c r="N38" s="39"/>
       <c r="O38" s="39"/>
       <c r="P38" s="39"/>
       <c r="Q38" s="39"/>
       <c r="R38" s="39"/>
       <c r="S38" s="39"/>
       <c r="T38" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U38" s="44"/>
       <c r="V38" s="44"/>
       <c r="W38" s="44"/>
       <c r="X38" s="44"/>
       <c r="Y38" s="44"/>
       <c r="Z38" s="44"/>
       <c r="AA38" s="44"/>
       <c r="AB38" s="44"/>
       <c r="AC38" s="44"/>
       <c r="AD38" s="44"/>
       <c r="AE38" s="45"/>
-      <c r="AF38" s="55" t="s">
+      <c r="AF38" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG38" s="56"/>
-[...4 lines deleted...]
-      <c r="AL38" s="93"/>
+      <c r="AG38" s="58"/>
+      <c r="AH38" s="58"/>
+      <c r="AI38" s="58"/>
+      <c r="AJ38" s="58"/>
+      <c r="AK38" s="59"/>
+      <c r="AL38" s="95"/>
       <c r="AM38" s="17"/>
       <c r="AN38" s="17"/>
       <c r="AO38" s="18"/>
       <c r="AP38" s="18"/>
       <c r="AQ38" s="18"/>
       <c r="AR38" s="18"/>
       <c r="AS38" s="18"/>
       <c r="AT38" s="18"/>
       <c r="AU38" s="18"/>
       <c r="AV38" s="18"/>
       <c r="AW38" s="18"/>
     </row>
-    <row r="39" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="61"/>
-[...8 lines deleted...]
-      <c r="K39" s="71"/>
+      <c r="B39" s="55"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="72"/>
       <c r="L39" s="40"/>
       <c r="M39" s="40"/>
       <c r="N39" s="40"/>
       <c r="O39" s="40"/>
       <c r="P39" s="40"/>
       <c r="Q39" s="40"/>
       <c r="R39" s="41"/>
       <c r="S39" s="41"/>
       <c r="T39" s="42"/>
       <c r="U39" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V39" s="44"/>
       <c r="W39" s="44"/>
       <c r="X39" s="44"/>
       <c r="Y39" s="44"/>
       <c r="Z39" s="44"/>
       <c r="AA39" s="44"/>
       <c r="AB39" s="44"/>
       <c r="AC39" s="44"/>
       <c r="AD39" s="44"/>
       <c r="AE39" s="45"/>
-      <c r="AF39" s="55" t="s">
+      <c r="AF39" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG39" s="56"/>
-[...4 lines deleted...]
-      <c r="AL39" s="93"/>
+      <c r="AG39" s="58"/>
+      <c r="AH39" s="58"/>
+      <c r="AI39" s="58"/>
+      <c r="AJ39" s="58"/>
+      <c r="AK39" s="59"/>
+      <c r="AL39" s="95"/>
       <c r="AM39" s="17"/>
       <c r="AN39" s="17"/>
       <c r="AO39" s="18"/>
       <c r="AP39" s="18"/>
       <c r="AQ39" s="18"/>
       <c r="AR39" s="18"/>
       <c r="AS39" s="18"/>
       <c r="AT39" s="18"/>
       <c r="AU39" s="18"/>
       <c r="AV39" s="18"/>
       <c r="AW39" s="18"/>
     </row>
-    <row r="40" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B40" s="71"/>
-[...2 lines deleted...]
-      <c r="E40" s="71"/>
+      <c r="B40" s="72"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="72"/>
       <c r="F40" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="45"/>
-      <c r="M40" s="58" t="s">
+      <c r="M40" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="N40" s="59"/>
-[...8 lines deleted...]
-      <c r="W40" s="73" t="s">
+      <c r="N40" s="61"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="61"/>
+      <c r="Q40" s="61"/>
+      <c r="R40" s="61"/>
+      <c r="S40" s="61"/>
+      <c r="T40" s="61"/>
+      <c r="U40" s="61"/>
+      <c r="V40" s="73"/>
+      <c r="W40" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="X40" s="74"/>
-[...2 lines deleted...]
-      <c r="AA40" s="75"/>
+      <c r="X40" s="75"/>
+      <c r="Y40" s="75"/>
+      <c r="Z40" s="75"/>
+      <c r="AA40" s="76"/>
       <c r="AB40" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AC40" s="81"/>
       <c r="AD40" s="81"/>
       <c r="AE40" s="81"/>
       <c r="AF40" s="81"/>
       <c r="AG40" s="81"/>
       <c r="AH40" s="81"/>
       <c r="AI40" s="81"/>
       <c r="AJ40" s="81"/>
       <c r="AK40" s="82"/>
-      <c r="AL40" s="93"/>
+      <c r="AL40" s="95"/>
       <c r="AM40" s="17"/>
       <c r="AN40" s="17"/>
       <c r="AO40" s="18"/>
       <c r="AP40" s="18"/>
       <c r="AQ40" s="18"/>
       <c r="AR40" s="18"/>
       <c r="AS40" s="18"/>
       <c r="AT40" s="18"/>
       <c r="AU40" s="18"/>
       <c r="AV40" s="18"/>
       <c r="AW40" s="18"/>
     </row>
-    <row r="41" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="45"/>
-      <c r="J41" s="58" t="s">
+      <c r="J41" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="K41" s="59"/>
-[...8 lines deleted...]
-      <c r="T41" s="73" t="s">
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="61"/>
+      <c r="O41" s="61"/>
+      <c r="P41" s="61"/>
+      <c r="Q41" s="61"/>
+      <c r="R41" s="61"/>
+      <c r="S41" s="73"/>
+      <c r="T41" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="U41" s="74"/>
-[...2 lines deleted...]
-      <c r="X41" s="75"/>
+      <c r="U41" s="75"/>
+      <c r="V41" s="75"/>
+      <c r="W41" s="75"/>
+      <c r="X41" s="76"/>
       <c r="Y41" s="80" t="s">
         <v>141</v>
       </c>
       <c r="Z41" s="81"/>
       <c r="AA41" s="81"/>
       <c r="AB41" s="81"/>
       <c r="AC41" s="81"/>
       <c r="AD41" s="81"/>
       <c r="AE41" s="81"/>
       <c r="AF41" s="81"/>
       <c r="AG41" s="81"/>
       <c r="AH41" s="81"/>
       <c r="AI41" s="81"/>
       <c r="AJ41" s="81"/>
       <c r="AK41" s="82"/>
-      <c r="AL41" s="93"/>
+      <c r="AL41" s="95"/>
       <c r="AM41" s="17"/>
       <c r="AN41" s="17"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="18"/>
       <c r="AQ41" s="18"/>
       <c r="AR41" s="18"/>
       <c r="AS41" s="18"/>
       <c r="AT41" s="18"/>
       <c r="AU41" s="18"/>
       <c r="AV41" s="18"/>
       <c r="AW41" s="18"/>
     </row>
-    <row r="42" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="44"/>
       <c r="E42" s="44"/>
       <c r="F42" s="44"/>
       <c r="G42" s="44"/>
       <c r="H42" s="44"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="45"/>
-      <c r="N42" s="58" t="s">
+      <c r="N42" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="O42" s="59"/>
-[...8 lines deleted...]
-      <c r="X42" s="73" t="s">
+      <c r="O42" s="61"/>
+      <c r="P42" s="61"/>
+      <c r="Q42" s="61"/>
+      <c r="R42" s="61"/>
+      <c r="S42" s="61"/>
+      <c r="T42" s="61"/>
+      <c r="U42" s="61"/>
+      <c r="V42" s="61"/>
+      <c r="W42" s="73"/>
+      <c r="X42" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Y42" s="74"/>
-[...2 lines deleted...]
-      <c r="AB42" s="75"/>
+      <c r="Y42" s="75"/>
+      <c r="Z42" s="75"/>
+      <c r="AA42" s="75"/>
+      <c r="AB42" s="76"/>
       <c r="AC42" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AD42" s="81"/>
       <c r="AE42" s="81"/>
       <c r="AF42" s="81"/>
       <c r="AG42" s="81"/>
       <c r="AH42" s="81"/>
       <c r="AI42" s="81"/>
       <c r="AJ42" s="81"/>
       <c r="AK42" s="82"/>
-      <c r="AL42" s="93"/>
+      <c r="AL42" s="95"/>
       <c r="AM42" s="17"/>
       <c r="AN42" s="17"/>
       <c r="AO42" s="18"/>
       <c r="AP42" s="18"/>
       <c r="AQ42" s="18"/>
       <c r="AR42" s="18"/>
       <c r="AS42" s="18"/>
       <c r="AT42" s="18"/>
       <c r="AU42" s="18"/>
       <c r="AV42" s="18"/>
       <c r="AW42" s="18"/>
     </row>
-    <row r="43" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="44"/>
       <c r="K43" s="44"/>
       <c r="L43" s="44"/>
       <c r="M43" s="45"/>
-      <c r="N43" s="58" t="s">
+      <c r="N43" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="O43" s="59"/>
-[...8 lines deleted...]
-      <c r="X43" s="73" t="s">
+      <c r="O43" s="61"/>
+      <c r="P43" s="61"/>
+      <c r="Q43" s="61"/>
+      <c r="R43" s="61"/>
+      <c r="S43" s="61"/>
+      <c r="T43" s="61"/>
+      <c r="U43" s="61"/>
+      <c r="V43" s="61"/>
+      <c r="W43" s="73"/>
+      <c r="X43" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="Y43" s="74"/>
-[...2 lines deleted...]
-      <c r="AB43" s="75"/>
+      <c r="Y43" s="75"/>
+      <c r="Z43" s="75"/>
+      <c r="AA43" s="75"/>
+      <c r="AB43" s="76"/>
       <c r="AC43" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AD43" s="81"/>
       <c r="AE43" s="81"/>
       <c r="AF43" s="81"/>
       <c r="AG43" s="81"/>
       <c r="AH43" s="81"/>
       <c r="AI43" s="81"/>
       <c r="AJ43" s="81"/>
       <c r="AK43" s="82"/>
-      <c r="AL43" s="93"/>
+      <c r="AL43" s="95"/>
       <c r="AM43" s="17"/>
       <c r="AN43" s="17"/>
       <c r="AO43" s="18"/>
       <c r="AP43" s="18"/>
       <c r="AQ43" s="18"/>
       <c r="AR43" s="18"/>
       <c r="AS43" s="18"/>
       <c r="AT43" s="18"/>
       <c r="AU43" s="18"/>
       <c r="AV43" s="18"/>
       <c r="AW43" s="18"/>
     </row>
-    <row r="44" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="44"/>
       <c r="D44" s="44"/>
       <c r="E44" s="44"/>
       <c r="F44" s="44"/>
       <c r="G44" s="44"/>
       <c r="H44" s="44"/>
       <c r="I44" s="44"/>
       <c r="J44" s="44"/>
       <c r="K44" s="44"/>
       <c r="L44" s="44"/>
       <c r="M44" s="44"/>
       <c r="N44" s="44"/>
       <c r="O44" s="44"/>
       <c r="P44" s="44"/>
       <c r="Q44" s="45"/>
-      <c r="R44" s="58" t="s">
+      <c r="R44" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="S44" s="59"/>
-[...8 lines deleted...]
-      <c r="AB44" s="73" t="s">
+      <c r="S44" s="61"/>
+      <c r="T44" s="61"/>
+      <c r="U44" s="61"/>
+      <c r="V44" s="61"/>
+      <c r="W44" s="61"/>
+      <c r="X44" s="61"/>
+      <c r="Y44" s="61"/>
+      <c r="Z44" s="61"/>
+      <c r="AA44" s="73"/>
+      <c r="AB44" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AC44" s="74"/>
-[...2 lines deleted...]
-      <c r="AF44" s="75"/>
+      <c r="AC44" s="75"/>
+      <c r="AD44" s="75"/>
+      <c r="AE44" s="75"/>
+      <c r="AF44" s="76"/>
       <c r="AG44" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AH44" s="81"/>
       <c r="AI44" s="81"/>
       <c r="AJ44" s="81"/>
       <c r="AK44" s="82"/>
-      <c r="AL44" s="93"/>
+      <c r="AL44" s="95"/>
       <c r="AM44" s="17"/>
       <c r="AN44" s="17"/>
       <c r="AO44" s="18"/>
       <c r="AP44" s="18"/>
       <c r="AQ44" s="18"/>
       <c r="AR44" s="18"/>
       <c r="AS44" s="18"/>
       <c r="AT44" s="18"/>
       <c r="AU44" s="18"/>
       <c r="AV44" s="18"/>
       <c r="AW44" s="18"/>
     </row>
-    <row r="45" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="44"/>
       <c r="D45" s="44"/>
       <c r="E45" s="44"/>
       <c r="F45" s="44"/>
       <c r="G45" s="44"/>
       <c r="H45" s="44"/>
       <c r="I45" s="44"/>
       <c r="J45" s="44"/>
       <c r="K45" s="44"/>
       <c r="L45" s="44"/>
       <c r="M45" s="44"/>
       <c r="N45" s="44"/>
       <c r="O45" s="44"/>
       <c r="P45" s="44"/>
       <c r="Q45" s="45"/>
-      <c r="R45" s="58" t="s">
+      <c r="R45" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="S45" s="59"/>
-[...8 lines deleted...]
-      <c r="AB45" s="73" t="s">
+      <c r="S45" s="61"/>
+      <c r="T45" s="61"/>
+      <c r="U45" s="61"/>
+      <c r="V45" s="61"/>
+      <c r="W45" s="61"/>
+      <c r="X45" s="61"/>
+      <c r="Y45" s="61"/>
+      <c r="Z45" s="61"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AC45" s="74"/>
-[...2 lines deleted...]
-      <c r="AF45" s="75"/>
+      <c r="AC45" s="75"/>
+      <c r="AD45" s="75"/>
+      <c r="AE45" s="75"/>
+      <c r="AF45" s="76"/>
       <c r="AG45" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AH45" s="81"/>
       <c r="AI45" s="81"/>
       <c r="AJ45" s="81"/>
       <c r="AK45" s="82"/>
-      <c r="AL45" s="93"/>
+      <c r="AL45" s="95"/>
       <c r="AM45" s="17"/>
       <c r="AN45" s="17"/>
       <c r="AO45" s="18"/>
       <c r="AP45" s="18"/>
       <c r="AQ45" s="18"/>
       <c r="AR45" s="18"/>
       <c r="AS45" s="18"/>
       <c r="AT45" s="18"/>
       <c r="AU45" s="18"/>
       <c r="AV45" s="18"/>
       <c r="AW45" s="18"/>
     </row>
-    <row r="46" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="79"/>
-[...10 lines deleted...]
-      <c r="M46" s="79"/>
+      <c r="B46" s="56"/>
+      <c r="C46" s="56"/>
+      <c r="D46" s="56"/>
+      <c r="E46" s="56"/>
+      <c r="F46" s="56"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="56"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="56"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="56"/>
       <c r="N46" s="38"/>
       <c r="O46" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P46" s="44"/>
       <c r="Q46" s="44"/>
       <c r="R46" s="44"/>
       <c r="S46" s="44"/>
       <c r="T46" s="44"/>
       <c r="U46" s="44"/>
       <c r="V46" s="44"/>
       <c r="W46" s="44"/>
       <c r="X46" s="44"/>
       <c r="Y46" s="44"/>
       <c r="Z46" s="44"/>
       <c r="AA46" s="44"/>
       <c r="AB46" s="44"/>
       <c r="AC46" s="44"/>
       <c r="AD46" s="44"/>
       <c r="AE46" s="45"/>
       <c r="AF46" s="46" t="s">
         <v>125</v>
       </c>
       <c r="AG46" s="47"/>
       <c r="AH46" s="47"/>
       <c r="AI46" s="47"/>
       <c r="AJ46" s="47"/>
       <c r="AK46" s="48"/>
-      <c r="AL46" s="93"/>
+      <c r="AL46" s="95"/>
       <c r="AM46" s="17"/>
       <c r="AN46" s="17"/>
       <c r="AO46" s="18"/>
       <c r="AP46" s="18"/>
       <c r="AQ46" s="18"/>
       <c r="AR46" s="18"/>
       <c r="AS46" s="18"/>
       <c r="AT46" s="18"/>
       <c r="AU46" s="18"/>
       <c r="AV46" s="18"/>
       <c r="AW46" s="18"/>
     </row>
-    <row r="47" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="B47" s="61"/>
-[...10 lines deleted...]
-      <c r="M47" s="61"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
       <c r="N47" s="23"/>
       <c r="O47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P47" s="44"/>
       <c r="Q47" s="44"/>
       <c r="R47" s="44"/>
       <c r="S47" s="44"/>
       <c r="T47" s="44"/>
       <c r="U47" s="44"/>
       <c r="V47" s="44"/>
       <c r="W47" s="44"/>
       <c r="X47" s="44"/>
       <c r="Y47" s="44"/>
       <c r="Z47" s="44"/>
       <c r="AA47" s="44"/>
       <c r="AB47" s="44"/>
       <c r="AC47" s="44"/>
       <c r="AD47" s="44"/>
       <c r="AE47" s="45"/>
       <c r="AF47" s="49"/>
       <c r="AG47" s="50"/>
       <c r="AH47" s="50"/>
       <c r="AI47" s="50"/>
       <c r="AJ47" s="50"/>
       <c r="AK47" s="51"/>
-      <c r="AL47" s="93"/>
+      <c r="AL47" s="95"/>
       <c r="AM47" s="17"/>
       <c r="AN47" s="17"/>
       <c r="AO47" s="18"/>
       <c r="AP47" s="18"/>
       <c r="AQ47" s="18"/>
       <c r="AR47" s="18"/>
       <c r="AS47" s="18"/>
       <c r="AT47" s="18"/>
       <c r="AU47" s="18"/>
       <c r="AV47" s="18"/>
       <c r="AW47" s="18"/>
     </row>
-    <row r="48" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="61"/>
-[...10 lines deleted...]
-      <c r="M48" s="61"/>
+      <c r="B48" s="55"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="55"/>
+      <c r="I48" s="55"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="55"/>
+      <c r="L48" s="55"/>
+      <c r="M48" s="55"/>
       <c r="N48" s="23"/>
       <c r="O48" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P48" s="44"/>
       <c r="Q48" s="44"/>
       <c r="R48" s="44"/>
       <c r="S48" s="44"/>
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
       <c r="Z48" s="44"/>
       <c r="AA48" s="44"/>
       <c r="AB48" s="44"/>
       <c r="AC48" s="44"/>
       <c r="AD48" s="44"/>
       <c r="AE48" s="45"/>
       <c r="AF48" s="49"/>
       <c r="AG48" s="50"/>
       <c r="AH48" s="50"/>
       <c r="AI48" s="50"/>
       <c r="AJ48" s="50"/>
       <c r="AK48" s="51"/>
-      <c r="AL48" s="93"/>
+      <c r="AL48" s="95"/>
       <c r="AM48" s="17"/>
       <c r="AN48" s="17"/>
       <c r="AO48" s="18"/>
       <c r="AP48" s="18"/>
       <c r="AQ48" s="18"/>
       <c r="AR48" s="18"/>
       <c r="AS48" s="18"/>
       <c r="AT48" s="18"/>
       <c r="AU48" s="18"/>
       <c r="AV48" s="18"/>
       <c r="AW48" s="18"/>
     </row>
-    <row r="49" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B49" s="61"/>
-[...10 lines deleted...]
-      <c r="M49" s="61"/>
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
       <c r="N49" s="23"/>
       <c r="O49" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="44"/>
       <c r="T49" s="44"/>
       <c r="U49" s="44"/>
       <c r="V49" s="44"/>
       <c r="W49" s="44"/>
       <c r="X49" s="44"/>
       <c r="Y49" s="44"/>
       <c r="Z49" s="44"/>
       <c r="AA49" s="44"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="44"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="45"/>
       <c r="AF49" s="49"/>
       <c r="AG49" s="50"/>
       <c r="AH49" s="50"/>
       <c r="AI49" s="50"/>
       <c r="AJ49" s="50"/>
       <c r="AK49" s="51"/>
-      <c r="AL49" s="93"/>
+      <c r="AL49" s="95"/>
       <c r="AM49" s="17"/>
       <c r="AN49" s="17"/>
       <c r="AO49" s="18"/>
       <c r="AP49" s="18"/>
       <c r="AQ49" s="18"/>
       <c r="AR49" s="18"/>
       <c r="AS49" s="18"/>
       <c r="AT49" s="18"/>
       <c r="AU49" s="18"/>
       <c r="AV49" s="18"/>
       <c r="AW49" s="18"/>
     </row>
-    <row r="50" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="61"/>
-[...10 lines deleted...]
-      <c r="M50" s="61"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
       <c r="N50" s="23"/>
       <c r="O50" s="23"/>
       <c r="P50" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Q50" s="44"/>
       <c r="R50" s="44"/>
       <c r="S50" s="44"/>
       <c r="T50" s="44"/>
       <c r="U50" s="44"/>
       <c r="V50" s="44"/>
       <c r="W50" s="44"/>
       <c r="X50" s="44"/>
       <c r="Y50" s="44"/>
       <c r="Z50" s="44"/>
       <c r="AA50" s="44"/>
       <c r="AB50" s="44"/>
       <c r="AC50" s="44"/>
       <c r="AD50" s="44"/>
       <c r="AE50" s="45"/>
       <c r="AF50" s="49"/>
       <c r="AG50" s="50"/>
       <c r="AH50" s="50"/>
       <c r="AI50" s="50"/>
       <c r="AJ50" s="50"/>
       <c r="AK50" s="51"/>
-      <c r="AL50" s="93"/>
+      <c r="AL50" s="95"/>
       <c r="AM50" s="17"/>
       <c r="AN50" s="17"/>
       <c r="AO50" s="18"/>
       <c r="AP50" s="18"/>
       <c r="AQ50" s="18"/>
       <c r="AR50" s="18"/>
       <c r="AS50" s="18"/>
       <c r="AT50" s="18"/>
       <c r="AU50" s="18"/>
       <c r="AV50" s="18"/>
       <c r="AW50" s="18"/>
     </row>
-    <row r="51" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="B51" s="61"/>
-[...10 lines deleted...]
-      <c r="M51" s="61"/>
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="55"/>
+      <c r="J51" s="55"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="55"/>
       <c r="N51" s="23"/>
       <c r="O51" s="23"/>
       <c r="P51" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Q51" s="44"/>
       <c r="R51" s="44"/>
       <c r="S51" s="44"/>
       <c r="T51" s="44"/>
       <c r="U51" s="44"/>
       <c r="V51" s="44"/>
       <c r="W51" s="44"/>
       <c r="X51" s="44"/>
       <c r="Y51" s="44"/>
       <c r="Z51" s="44"/>
       <c r="AA51" s="44"/>
       <c r="AB51" s="44"/>
       <c r="AC51" s="44"/>
       <c r="AD51" s="44"/>
       <c r="AE51" s="45"/>
       <c r="AF51" s="49"/>
       <c r="AG51" s="50"/>
       <c r="AH51" s="50"/>
       <c r="AI51" s="50"/>
       <c r="AJ51" s="50"/>
       <c r="AK51" s="51"/>
-      <c r="AL51" s="93"/>
+      <c r="AL51" s="95"/>
       <c r="AM51" s="17"/>
       <c r="AN51" s="17"/>
       <c r="AO51" s="18"/>
       <c r="AP51" s="18"/>
       <c r="AQ51" s="18"/>
       <c r="AR51" s="18"/>
       <c r="AS51" s="18"/>
       <c r="AT51" s="18"/>
       <c r="AU51" s="18"/>
       <c r="AV51" s="18"/>
       <c r="AW51" s="18"/>
     </row>
-    <row r="52" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="71"/>
-[...10 lines deleted...]
-      <c r="M52" s="71"/>
+      <c r="B52" s="72"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="72"/>
+      <c r="E52" s="72"/>
+      <c r="F52" s="72"/>
+      <c r="G52" s="72"/>
+      <c r="H52" s="72"/>
+      <c r="I52" s="72"/>
+      <c r="J52" s="72"/>
+      <c r="K52" s="72"/>
+      <c r="L52" s="72"/>
+      <c r="M52" s="72"/>
       <c r="N52" s="24"/>
       <c r="O52" s="24"/>
       <c r="P52" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Q52" s="44"/>
       <c r="R52" s="44"/>
       <c r="S52" s="44"/>
       <c r="T52" s="44"/>
       <c r="U52" s="44"/>
       <c r="V52" s="44"/>
       <c r="W52" s="44"/>
       <c r="X52" s="44"/>
       <c r="Y52" s="44"/>
       <c r="Z52" s="44"/>
       <c r="AA52" s="44"/>
       <c r="AB52" s="44"/>
       <c r="AC52" s="44"/>
       <c r="AD52" s="44"/>
       <c r="AE52" s="45"/>
       <c r="AF52" s="49"/>
       <c r="AG52" s="50"/>
       <c r="AH52" s="50"/>
       <c r="AI52" s="50"/>
       <c r="AJ52" s="50"/>
       <c r="AK52" s="51"/>
-      <c r="AL52" s="93"/>
+      <c r="AL52" s="95"/>
       <c r="AM52" s="17"/>
       <c r="AN52" s="17"/>
       <c r="AO52" s="18"/>
       <c r="AP52" s="18"/>
       <c r="AQ52" s="18"/>
       <c r="AR52" s="18"/>
       <c r="AS52" s="18"/>
       <c r="AT52" s="18"/>
       <c r="AU52" s="18"/>
       <c r="AV52" s="18"/>
       <c r="AW52" s="18"/>
     </row>
-    <row r="53" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="44"/>
       <c r="F53" s="44"/>
       <c r="G53" s="44"/>
       <c r="H53" s="44"/>
       <c r="I53" s="44"/>
       <c r="J53" s="44"/>
       <c r="K53" s="44"/>
       <c r="L53" s="44"/>
       <c r="M53" s="44"/>
       <c r="N53" s="44"/>
       <c r="O53" s="44"/>
       <c r="P53" s="44"/>
       <c r="Q53" s="44"/>
       <c r="R53" s="44"/>
       <c r="S53" s="44"/>
       <c r="T53" s="44"/>
       <c r="U53" s="44"/>
       <c r="V53" s="44"/>
       <c r="W53" s="44"/>
       <c r="X53" s="44"/>
       <c r="Y53" s="44"/>
       <c r="Z53" s="44"/>
       <c r="AA53" s="44"/>
       <c r="AB53" s="44"/>
       <c r="AC53" s="44"/>
       <c r="AD53" s="44"/>
       <c r="AE53" s="45"/>
       <c r="AF53" s="49"/>
       <c r="AG53" s="50"/>
       <c r="AH53" s="50"/>
       <c r="AI53" s="50"/>
       <c r="AJ53" s="50"/>
       <c r="AK53" s="51"/>
-      <c r="AL53" s="93"/>
+      <c r="AL53" s="95"/>
       <c r="AM53" s="17"/>
       <c r="AN53" s="17"/>
       <c r="AO53" s="18"/>
       <c r="AP53" s="18"/>
       <c r="AQ53" s="18"/>
       <c r="AR53" s="18"/>
       <c r="AS53" s="18"/>
       <c r="AT53" s="18"/>
       <c r="AU53" s="18"/>
       <c r="AV53" s="18"/>
       <c r="AW53" s="18"/>
     </row>
-    <row r="54" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="44"/>
       <c r="D54" s="44"/>
       <c r="E54" s="44"/>
       <c r="F54" s="44"/>
       <c r="G54" s="44"/>
       <c r="H54" s="44"/>
       <c r="I54" s="44"/>
       <c r="J54" s="44"/>
       <c r="K54" s="44"/>
       <c r="L54" s="44"/>
       <c r="M54" s="44"/>
       <c r="N54" s="44"/>
       <c r="O54" s="44"/>
       <c r="P54" s="44"/>
       <c r="Q54" s="44"/>
       <c r="R54" s="44"/>
       <c r="S54" s="44"/>
       <c r="T54" s="44"/>
       <c r="U54" s="44"/>
       <c r="V54" s="44"/>
       <c r="W54" s="44"/>
       <c r="X54" s="44"/>
       <c r="Y54" s="44"/>
       <c r="Z54" s="44"/>
       <c r="AA54" s="44"/>
       <c r="AB54" s="44"/>
       <c r="AC54" s="44"/>
       <c r="AD54" s="44"/>
       <c r="AE54" s="45"/>
       <c r="AF54" s="52"/>
       <c r="AG54" s="53"/>
       <c r="AH54" s="53"/>
       <c r="AI54" s="53"/>
       <c r="AJ54" s="53"/>
       <c r="AK54" s="54"/>
-      <c r="AL54" s="93"/>
+      <c r="AL54" s="95"/>
       <c r="AM54" s="17"/>
       <c r="AN54" s="17"/>
       <c r="AO54" s="18"/>
       <c r="AP54" s="18"/>
       <c r="AQ54" s="18"/>
       <c r="AR54" s="18"/>
       <c r="AS54" s="18"/>
       <c r="AT54" s="18"/>
       <c r="AU54" s="18"/>
       <c r="AV54" s="18"/>
       <c r="AW54" s="18"/>
     </row>
-    <row r="55" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="44"/>
       <c r="D55" s="44"/>
       <c r="E55" s="44"/>
       <c r="F55" s="44"/>
       <c r="G55" s="44"/>
       <c r="H55" s="44"/>
       <c r="I55" s="44"/>
       <c r="J55" s="44"/>
       <c r="K55" s="44"/>
       <c r="L55" s="44"/>
       <c r="M55" s="44"/>
       <c r="N55" s="44"/>
       <c r="O55" s="45"/>
-      <c r="P55" s="58" t="s">
+      <c r="P55" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Q55" s="59"/>
-[...8 lines deleted...]
-      <c r="Z55" s="73" t="s">
+      <c r="Q55" s="61"/>
+      <c r="R55" s="61"/>
+      <c r="S55" s="61"/>
+      <c r="T55" s="61"/>
+      <c r="U55" s="61"/>
+      <c r="V55" s="61"/>
+      <c r="W55" s="61"/>
+      <c r="X55" s="61"/>
+      <c r="Y55" s="73"/>
+      <c r="Z55" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA55" s="74"/>
-[...2 lines deleted...]
-      <c r="AD55" s="75"/>
+      <c r="AA55" s="75"/>
+      <c r="AB55" s="75"/>
+      <c r="AC55" s="75"/>
+      <c r="AD55" s="76"/>
       <c r="AE55" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AF55" s="81"/>
       <c r="AG55" s="81"/>
       <c r="AH55" s="81"/>
       <c r="AI55" s="81"/>
       <c r="AJ55" s="81"/>
       <c r="AK55" s="82"/>
-      <c r="AL55" s="93"/>
+      <c r="AL55" s="95"/>
       <c r="AM55" s="17"/>
       <c r="AN55" s="17"/>
       <c r="AO55" s="18"/>
       <c r="AP55" s="18"/>
       <c r="AQ55" s="18"/>
       <c r="AR55" s="18"/>
       <c r="AS55" s="18"/>
       <c r="AT55" s="18"/>
       <c r="AU55" s="18"/>
       <c r="AV55" s="18"/>
       <c r="AW55" s="18"/>
     </row>
-    <row r="56" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="39"/>
       <c r="C56" s="39"/>
       <c r="D56" s="39"/>
       <c r="E56" s="39"/>
       <c r="F56" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G56" s="44"/>
       <c r="H56" s="44"/>
       <c r="I56" s="44"/>
       <c r="J56" s="44"/>
       <c r="K56" s="44"/>
       <c r="L56" s="44"/>
       <c r="M56" s="44"/>
       <c r="N56" s="44"/>
       <c r="O56" s="44"/>
       <c r="P56" s="44"/>
       <c r="Q56" s="44"/>
       <c r="R56" s="44"/>
       <c r="S56" s="44"/>
       <c r="T56" s="44"/>
       <c r="U56" s="44"/>
       <c r="V56" s="44"/>
       <c r="W56" s="44"/>
       <c r="X56" s="44"/>
       <c r="Y56" s="44"/>
       <c r="Z56" s="44"/>
       <c r="AA56" s="44"/>
       <c r="AB56" s="44"/>
       <c r="AC56" s="44"/>
       <c r="AD56" s="44"/>
       <c r="AE56" s="45"/>
       <c r="AF56" s="46" t="s">
         <v>125</v>
       </c>
       <c r="AG56" s="47"/>
       <c r="AH56" s="47"/>
       <c r="AI56" s="47"/>
       <c r="AJ56" s="47"/>
       <c r="AK56" s="48"/>
-      <c r="AL56" s="93"/>
+      <c r="AL56" s="95"/>
       <c r="AM56" s="17"/>
       <c r="AN56" s="17"/>
       <c r="AO56" s="18"/>
       <c r="AP56" s="18"/>
       <c r="AQ56" s="18"/>
       <c r="AR56" s="18"/>
       <c r="AS56" s="18"/>
       <c r="AT56" s="18"/>
       <c r="AU56" s="18"/>
       <c r="AV56" s="18"/>
       <c r="AW56" s="18"/>
     </row>
-    <row r="57" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="44"/>
       <c r="D57" s="44"/>
       <c r="E57" s="44"/>
       <c r="F57" s="44"/>
       <c r="G57" s="44"/>
       <c r="H57" s="44"/>
       <c r="I57" s="44"/>
       <c r="J57" s="44"/>
       <c r="K57" s="44"/>
       <c r="L57" s="44"/>
       <c r="M57" s="44"/>
       <c r="N57" s="44"/>
       <c r="O57" s="44"/>
       <c r="P57" s="44"/>
       <c r="Q57" s="44"/>
       <c r="R57" s="44"/>
       <c r="S57" s="44"/>
       <c r="T57" s="44"/>
       <c r="U57" s="44"/>
       <c r="V57" s="44"/>
       <c r="W57" s="44"/>
       <c r="X57" s="44"/>
       <c r="Y57" s="44"/>
       <c r="Z57" s="44"/>
       <c r="AA57" s="44"/>
       <c r="AB57" s="44"/>
       <c r="AC57" s="44"/>
       <c r="AD57" s="44"/>
       <c r="AE57" s="45"/>
       <c r="AF57" s="49"/>
       <c r="AG57" s="50"/>
       <c r="AH57" s="50"/>
       <c r="AI57" s="50"/>
       <c r="AJ57" s="50"/>
       <c r="AK57" s="51"/>
-      <c r="AL57" s="93"/>
+      <c r="AL57" s="95"/>
       <c r="AM57" s="17"/>
       <c r="AN57" s="17"/>
       <c r="AO57" s="18"/>
       <c r="AP57" s="18"/>
       <c r="AQ57" s="18"/>
       <c r="AR57" s="18"/>
       <c r="AS57" s="18"/>
       <c r="AT57" s="18"/>
       <c r="AU57" s="18"/>
       <c r="AV57" s="18"/>
       <c r="AW57" s="18"/>
     </row>
-    <row r="58" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:49" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="31" t="s">
         <v>59</v>
       </c>
       <c r="B58" s="40"/>
       <c r="C58" s="40"/>
       <c r="D58" s="40"/>
       <c r="E58" s="40"/>
       <c r="F58" s="40"/>
       <c r="G58" s="40"/>
       <c r="H58" s="40"/>
       <c r="I58" s="40"/>
       <c r="J58" s="40"/>
       <c r="K58" s="40"/>
       <c r="L58" s="40"/>
       <c r="M58" s="40"/>
       <c r="N58" s="24"/>
       <c r="O58" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P58" s="44"/>
       <c r="Q58" s="44"/>
       <c r="R58" s="44"/>
       <c r="S58" s="44"/>
       <c r="T58" s="44"/>
       <c r="U58" s="44"/>
       <c r="V58" s="44"/>
       <c r="W58" s="44"/>
       <c r="X58" s="44"/>
       <c r="Y58" s="44"/>
       <c r="Z58" s="44"/>
       <c r="AA58" s="44"/>
       <c r="AB58" s="44"/>
       <c r="AC58" s="44"/>
       <c r="AD58" s="44"/>
       <c r="AE58" s="45"/>
       <c r="AF58" s="52"/>
       <c r="AG58" s="53"/>
       <c r="AH58" s="53"/>
       <c r="AI58" s="53"/>
       <c r="AJ58" s="53"/>
       <c r="AK58" s="54"/>
-      <c r="AL58" s="93"/>
+      <c r="AL58" s="95"/>
       <c r="AM58" s="17"/>
       <c r="AN58" s="17"/>
       <c r="AO58" s="18"/>
       <c r="AP58" s="18"/>
       <c r="AQ58" s="18"/>
       <c r="AR58" s="18"/>
       <c r="AS58" s="18"/>
       <c r="AT58" s="18"/>
       <c r="AU58" s="18"/>
       <c r="AV58" s="18"/>
       <c r="AW58" s="18"/>
     </row>
-    <row r="59" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="44"/>
       <c r="D59" s="44"/>
       <c r="E59" s="44"/>
       <c r="F59" s="44"/>
       <c r="G59" s="44"/>
       <c r="H59" s="44"/>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
       <c r="N59" s="44"/>
       <c r="O59" s="44"/>
       <c r="P59" s="44"/>
       <c r="Q59" s="44"/>
       <c r="R59" s="44"/>
       <c r="S59" s="44"/>
       <c r="T59" s="45"/>
-      <c r="U59" s="58" t="s">
+      <c r="U59" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="V59" s="59"/>
-[...8 lines deleted...]
-      <c r="AE59" s="73" t="s">
+      <c r="V59" s="61"/>
+      <c r="W59" s="61"/>
+      <c r="X59" s="61"/>
+      <c r="Y59" s="61"/>
+      <c r="Z59" s="61"/>
+      <c r="AA59" s="61"/>
+      <c r="AB59" s="61"/>
+      <c r="AC59" s="61"/>
+      <c r="AD59" s="73"/>
+      <c r="AE59" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AF59" s="74"/>
-[...2 lines deleted...]
-      <c r="AI59" s="75"/>
+      <c r="AF59" s="75"/>
+      <c r="AG59" s="75"/>
+      <c r="AH59" s="75"/>
+      <c r="AI59" s="76"/>
       <c r="AJ59" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AK59" s="82"/>
-      <c r="AL59" s="93"/>
+      <c r="AL59" s="95"/>
       <c r="AM59" s="17"/>
       <c r="AN59" s="17"/>
       <c r="AO59" s="18"/>
       <c r="AP59" s="18"/>
       <c r="AQ59" s="18"/>
       <c r="AR59" s="18"/>
       <c r="AS59" s="18"/>
       <c r="AT59" s="18"/>
       <c r="AU59" s="18"/>
       <c r="AV59" s="18"/>
       <c r="AW59" s="18"/>
     </row>
-    <row r="60" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="44"/>
       <c r="D60" s="44"/>
       <c r="E60" s="44"/>
       <c r="F60" s="44"/>
       <c r="G60" s="44"/>
       <c r="H60" s="44"/>
       <c r="I60" s="44"/>
       <c r="J60" s="44"/>
       <c r="K60" s="44"/>
       <c r="L60" s="44"/>
       <c r="M60" s="44"/>
       <c r="N60" s="44"/>
       <c r="O60" s="44"/>
       <c r="P60" s="44"/>
       <c r="Q60" s="44"/>
       <c r="R60" s="44"/>
       <c r="S60" s="45"/>
-      <c r="T60" s="58" t="s">
+      <c r="T60" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="U60" s="59"/>
-[...8 lines deleted...]
-      <c r="AD60" s="73" t="s">
+      <c r="U60" s="61"/>
+      <c r="V60" s="61"/>
+      <c r="W60" s="61"/>
+      <c r="X60" s="61"/>
+      <c r="Y60" s="61"/>
+      <c r="Z60" s="61"/>
+      <c r="AA60" s="61"/>
+      <c r="AB60" s="61"/>
+      <c r="AC60" s="73"/>
+      <c r="AD60" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AE60" s="74"/>
-[...2 lines deleted...]
-      <c r="AH60" s="75"/>
+      <c r="AE60" s="75"/>
+      <c r="AF60" s="75"/>
+      <c r="AG60" s="75"/>
+      <c r="AH60" s="76"/>
       <c r="AI60" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AJ60" s="81"/>
       <c r="AK60" s="82"/>
-      <c r="AL60" s="93"/>
+      <c r="AL60" s="95"/>
       <c r="AM60" s="17"/>
       <c r="AN60" s="17"/>
       <c r="AO60" s="18"/>
       <c r="AP60" s="18"/>
       <c r="AQ60" s="18"/>
       <c r="AR60" s="18"/>
       <c r="AS60" s="18"/>
       <c r="AT60" s="18"/>
       <c r="AU60" s="18"/>
       <c r="AV60" s="18"/>
       <c r="AW60" s="18"/>
     </row>
-    <row r="61" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="45"/>
-      <c r="D61" s="58" t="s">
+      <c r="D61" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="E61" s="59"/>
-[...8 lines deleted...]
-      <c r="N61" s="73" t="s">
+      <c r="E61" s="61"/>
+      <c r="F61" s="61"/>
+      <c r="G61" s="61"/>
+      <c r="H61" s="61"/>
+      <c r="I61" s="61"/>
+      <c r="J61" s="61"/>
+      <c r="K61" s="61"/>
+      <c r="L61" s="61"/>
+      <c r="M61" s="73"/>
+      <c r="N61" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="O61" s="74"/>
-[...2 lines deleted...]
-      <c r="R61" s="75"/>
+      <c r="O61" s="75"/>
+      <c r="P61" s="75"/>
+      <c r="Q61" s="75"/>
+      <c r="R61" s="76"/>
       <c r="S61" s="80" t="s">
         <v>141</v>
       </c>
       <c r="T61" s="81"/>
       <c r="U61" s="81"/>
       <c r="V61" s="81"/>
       <c r="W61" s="81"/>
       <c r="X61" s="81"/>
       <c r="Y61" s="81"/>
       <c r="Z61" s="81"/>
       <c r="AA61" s="81"/>
       <c r="AB61" s="81"/>
       <c r="AC61" s="81"/>
       <c r="AD61" s="81"/>
       <c r="AE61" s="81"/>
       <c r="AF61" s="81"/>
       <c r="AG61" s="81"/>
       <c r="AH61" s="81"/>
       <c r="AI61" s="81"/>
       <c r="AJ61" s="81"/>
       <c r="AK61" s="82"/>
-      <c r="AL61" s="93"/>
+      <c r="AL61" s="95"/>
       <c r="AM61" s="17"/>
       <c r="AN61" s="17"/>
       <c r="AO61" s="18"/>
       <c r="AP61" s="18"/>
       <c r="AQ61" s="18"/>
       <c r="AR61" s="18"/>
       <c r="AS61" s="18"/>
       <c r="AT61" s="18"/>
       <c r="AU61" s="18"/>
       <c r="AV61" s="18"/>
       <c r="AW61" s="18"/>
     </row>
-    <row r="62" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="44"/>
       <c r="D62" s="44"/>
       <c r="E62" s="44"/>
       <c r="F62" s="44"/>
       <c r="G62" s="44"/>
       <c r="H62" s="44"/>
       <c r="I62" s="44"/>
       <c r="J62" s="44"/>
       <c r="K62" s="44"/>
       <c r="L62" s="45"/>
-      <c r="M62" s="58" t="s">
+      <c r="M62" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="N62" s="59"/>
-[...8 lines deleted...]
-      <c r="W62" s="73" t="s">
+      <c r="N62" s="61"/>
+      <c r="O62" s="61"/>
+      <c r="P62" s="61"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="61"/>
+      <c r="S62" s="61"/>
+      <c r="T62" s="61"/>
+      <c r="U62" s="61"/>
+      <c r="V62" s="73"/>
+      <c r="W62" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="X62" s="74"/>
-[...2 lines deleted...]
-      <c r="AA62" s="75"/>
+      <c r="X62" s="75"/>
+      <c r="Y62" s="75"/>
+      <c r="Z62" s="75"/>
+      <c r="AA62" s="76"/>
       <c r="AB62" s="80" t="s">
         <v>141</v>
       </c>
       <c r="AC62" s="81"/>
       <c r="AD62" s="81"/>
       <c r="AE62" s="81"/>
       <c r="AF62" s="81"/>
       <c r="AG62" s="81"/>
       <c r="AH62" s="81"/>
       <c r="AI62" s="81"/>
       <c r="AJ62" s="81"/>
       <c r="AK62" s="82"/>
-      <c r="AL62" s="93"/>
+      <c r="AL62" s="95"/>
       <c r="AM62" s="17"/>
       <c r="AN62" s="17"/>
       <c r="AO62" s="18"/>
       <c r="AP62" s="18"/>
       <c r="AQ62" s="18"/>
       <c r="AR62" s="18"/>
       <c r="AS62" s="18"/>
       <c r="AT62" s="18"/>
       <c r="AU62" s="18"/>
       <c r="AV62" s="18"/>
       <c r="AW62" s="18"/>
     </row>
-    <row r="63" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B63" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="44"/>
       <c r="D63" s="44"/>
       <c r="E63" s="44"/>
       <c r="F63" s="44"/>
       <c r="G63" s="44"/>
       <c r="H63" s="45"/>
-      <c r="I63" s="58" t="s">
+      <c r="I63" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="J63" s="59"/>
-[...8 lines deleted...]
-      <c r="S63" s="73" t="s">
+      <c r="J63" s="61"/>
+      <c r="K63" s="61"/>
+      <c r="L63" s="61"/>
+      <c r="M63" s="61"/>
+      <c r="N63" s="61"/>
+      <c r="O63" s="61"/>
+      <c r="P63" s="61"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="73"/>
+      <c r="S63" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="T63" s="74"/>
-[...2 lines deleted...]
-      <c r="W63" s="75"/>
+      <c r="T63" s="75"/>
+      <c r="U63" s="75"/>
+      <c r="V63" s="75"/>
+      <c r="W63" s="76"/>
       <c r="X63" s="80" t="s">
         <v>141</v>
       </c>
       <c r="Y63" s="81"/>
       <c r="Z63" s="81"/>
       <c r="AA63" s="81"/>
       <c r="AB63" s="81"/>
       <c r="AC63" s="81"/>
       <c r="AD63" s="81"/>
       <c r="AE63" s="81"/>
       <c r="AF63" s="81"/>
       <c r="AG63" s="81"/>
       <c r="AH63" s="81"/>
       <c r="AI63" s="81"/>
       <c r="AJ63" s="81"/>
       <c r="AK63" s="82"/>
-      <c r="AL63" s="93"/>
+      <c r="AL63" s="95"/>
       <c r="AM63" s="17"/>
       <c r="AN63" s="17"/>
       <c r="AO63" s="18"/>
       <c r="AP63" s="18"/>
       <c r="AQ63" s="18"/>
       <c r="AR63" s="18"/>
       <c r="AS63" s="18"/>
       <c r="AT63" s="18"/>
       <c r="AU63" s="18"/>
       <c r="AV63" s="18"/>
       <c r="AW63" s="18"/>
     </row>
-    <row r="64" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="44"/>
       <c r="D64" s="44"/>
       <c r="E64" s="44"/>
       <c r="F64" s="44"/>
       <c r="G64" s="44"/>
       <c r="H64" s="44"/>
       <c r="I64" s="44"/>
       <c r="J64" s="44"/>
       <c r="K64" s="44"/>
       <c r="L64" s="44"/>
       <c r="M64" s="44"/>
       <c r="N64" s="44"/>
       <c r="O64" s="44"/>
       <c r="P64" s="44"/>
       <c r="Q64" s="44"/>
       <c r="R64" s="44"/>
       <c r="S64" s="44"/>
       <c r="T64" s="44"/>
       <c r="U64" s="44"/>
       <c r="V64" s="45"/>
-      <c r="W64" s="58" t="s">
+      <c r="W64" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="X64" s="59"/>
-[...8 lines deleted...]
-      <c r="AG64" s="73" t="s">
+      <c r="X64" s="61"/>
+      <c r="Y64" s="61"/>
+      <c r="Z64" s="61"/>
+      <c r="AA64" s="61"/>
+      <c r="AB64" s="61"/>
+      <c r="AC64" s="61"/>
+      <c r="AD64" s="61"/>
+      <c r="AE64" s="61"/>
+      <c r="AF64" s="73"/>
+      <c r="AG64" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AH64" s="74"/>
-[...1 lines deleted...]
-      <c r="AJ64" s="74"/>
+      <c r="AH64" s="75"/>
+      <c r="AI64" s="75"/>
+      <c r="AJ64" s="75"/>
       <c r="AK64" s="87"/>
-      <c r="AL64" s="93"/>
+      <c r="AL64" s="95"/>
       <c r="AM64" s="17"/>
       <c r="AN64" s="17"/>
       <c r="AO64" s="18"/>
       <c r="AP64" s="18"/>
       <c r="AQ64" s="18"/>
       <c r="AR64" s="18"/>
       <c r="AS64" s="18"/>
       <c r="AT64" s="18"/>
       <c r="AU64" s="18"/>
       <c r="AV64" s="18"/>
       <c r="AW64" s="18"/>
     </row>
-    <row r="65" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C65" s="44"/>
       <c r="D65" s="44"/>
       <c r="E65" s="44"/>
       <c r="F65" s="44"/>
       <c r="G65" s="44"/>
       <c r="H65" s="44"/>
       <c r="I65" s="44"/>
       <c r="J65" s="44"/>
       <c r="K65" s="44"/>
       <c r="L65" s="44"/>
       <c r="M65" s="44"/>
       <c r="N65" s="44"/>
       <c r="O65" s="44"/>
       <c r="P65" s="44"/>
       <c r="Q65" s="44"/>
       <c r="R65" s="44"/>
       <c r="S65" s="44"/>
       <c r="T65" s="44"/>
       <c r="U65" s="44"/>
       <c r="V65" s="44"/>
       <c r="W65" s="44"/>
       <c r="X65" s="45"/>
-      <c r="Y65" s="58" t="s">
+      <c r="Y65" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Z65" s="59"/>
-[...7 lines deleted...]
-      <c r="AH65" s="72"/>
+      <c r="Z65" s="61"/>
+      <c r="AA65" s="61"/>
+      <c r="AB65" s="61"/>
+      <c r="AC65" s="61"/>
+      <c r="AD65" s="61"/>
+      <c r="AE65" s="61"/>
+      <c r="AF65" s="61"/>
+      <c r="AG65" s="61"/>
+      <c r="AH65" s="73"/>
       <c r="AI65" s="90" t="s">
         <v>142</v>
       </c>
       <c r="AJ65" s="91"/>
       <c r="AK65" s="92"/>
-      <c r="AL65" s="93"/>
+      <c r="AL65" s="95"/>
       <c r="AM65" s="17"/>
       <c r="AN65" s="17"/>
       <c r="AO65" s="18"/>
       <c r="AP65" s="18"/>
       <c r="AQ65" s="18"/>
       <c r="AR65" s="18"/>
       <c r="AS65" s="18"/>
       <c r="AT65" s="18"/>
       <c r="AU65" s="18"/>
       <c r="AV65" s="18"/>
       <c r="AW65" s="18"/>
     </row>
-    <row r="66" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B66" s="61"/>
-[...17 lines deleted...]
-      <c r="T66" s="62" t="s">
+      <c r="B66" s="55"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="55"/>
+      <c r="J66" s="55"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="55"/>
+      <c r="M66" s="55"/>
+      <c r="N66" s="55"/>
+      <c r="O66" s="55"/>
+      <c r="P66" s="55"/>
+      <c r="Q66" s="55"/>
+      <c r="R66" s="55"/>
+      <c r="S66" s="55"/>
+      <c r="T66" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="U66" s="63"/>
-[...10 lines deleted...]
-      <c r="AF66" s="47" t="s">
+      <c r="U66" s="64"/>
+      <c r="V66" s="64"/>
+      <c r="W66" s="64"/>
+      <c r="X66" s="64"/>
+      <c r="Y66" s="64"/>
+      <c r="Z66" s="64"/>
+      <c r="AA66" s="64"/>
+      <c r="AB66" s="64"/>
+      <c r="AC66" s="64"/>
+      <c r="AD66" s="64"/>
+      <c r="AE66" s="64"/>
+      <c r="AF66" s="46" t="s">
         <v>125</v>
       </c>
       <c r="AG66" s="47"/>
       <c r="AH66" s="47"/>
       <c r="AI66" s="47"/>
       <c r="AJ66" s="47"/>
       <c r="AK66" s="48"/>
-      <c r="AL66" s="93"/>
+      <c r="AL66" s="95"/>
       <c r="AM66" s="17"/>
       <c r="AN66" s="17"/>
       <c r="AO66" s="18"/>
       <c r="AP66" s="18"/>
       <c r="AQ66" s="18"/>
       <c r="AR66" s="18"/>
       <c r="AS66" s="18"/>
       <c r="AT66" s="18"/>
       <c r="AU66" s="18"/>
       <c r="AV66" s="18"/>
       <c r="AW66" s="18"/>
     </row>
-    <row r="67" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B67" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ67" s="50"/>
+      <c r="B67" s="55"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="55"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="55"/>
+      <c r="I67" s="55"/>
+      <c r="J67" s="55"/>
+      <c r="K67" s="55"/>
+      <c r="L67" s="55"/>
+      <c r="M67" s="55"/>
+      <c r="N67" s="55"/>
+      <c r="O67" s="55"/>
+      <c r="P67" s="55"/>
+      <c r="Q67" s="55"/>
+      <c r="R67" s="55"/>
+      <c r="S67" s="55"/>
+      <c r="T67" s="65"/>
+      <c r="U67" s="66"/>
+      <c r="V67" s="66"/>
+      <c r="W67" s="66"/>
+      <c r="X67" s="66"/>
+      <c r="Y67" s="66"/>
+      <c r="Z67" s="66"/>
+      <c r="AA67" s="66"/>
+      <c r="AB67" s="66"/>
+      <c r="AC67" s="66"/>
+      <c r="AD67" s="66"/>
+      <c r="AE67" s="66"/>
+      <c r="AF67" s="49"/>
+      <c r="AG67" s="126"/>
+      <c r="AH67" s="126"/>
+      <c r="AI67" s="126"/>
+      <c r="AJ67" s="126"/>
       <c r="AK67" s="51"/>
-      <c r="AL67" s="93"/>
+      <c r="AL67" s="95"/>
       <c r="AM67" s="17"/>
       <c r="AN67" s="17"/>
       <c r="AO67" s="18"/>
       <c r="AP67" s="18"/>
       <c r="AQ67" s="18"/>
       <c r="AR67" s="18"/>
       <c r="AS67" s="18"/>
       <c r="AT67" s="18"/>
       <c r="AU67" s="18"/>
       <c r="AV67" s="18"/>
       <c r="AW67" s="18"/>
     </row>
-    <row r="68" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B68" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ68" s="50"/>
+      <c r="B68" s="55"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="55"/>
+      <c r="G68" s="55"/>
+      <c r="H68" s="55"/>
+      <c r="I68" s="55"/>
+      <c r="J68" s="55"/>
+      <c r="K68" s="55"/>
+      <c r="L68" s="55"/>
+      <c r="M68" s="55"/>
+      <c r="N68" s="55"/>
+      <c r="O68" s="55"/>
+      <c r="P68" s="55"/>
+      <c r="Q68" s="55"/>
+      <c r="R68" s="55"/>
+      <c r="S68" s="55"/>
+      <c r="T68" s="65"/>
+      <c r="U68" s="66"/>
+      <c r="V68" s="66"/>
+      <c r="W68" s="66"/>
+      <c r="X68" s="66"/>
+      <c r="Y68" s="66"/>
+      <c r="Z68" s="66"/>
+      <c r="AA68" s="66"/>
+      <c r="AB68" s="66"/>
+      <c r="AC68" s="66"/>
+      <c r="AD68" s="66"/>
+      <c r="AE68" s="66"/>
+      <c r="AF68" s="49"/>
+      <c r="AG68" s="126"/>
+      <c r="AH68" s="126"/>
+      <c r="AI68" s="126"/>
+      <c r="AJ68" s="126"/>
       <c r="AK68" s="51"/>
-      <c r="AL68" s="93"/>
+      <c r="AL68" s="95"/>
       <c r="AM68" s="17"/>
       <c r="AN68" s="17"/>
       <c r="AO68" s="18"/>
       <c r="AP68" s="18"/>
       <c r="AQ68" s="18"/>
       <c r="AR68" s="18"/>
       <c r="AS68" s="18"/>
       <c r="AT68" s="18"/>
       <c r="AU68" s="18"/>
       <c r="AV68" s="18"/>
       <c r="AW68" s="18"/>
     </row>
-    <row r="69" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B69" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ69" s="50"/>
+      <c r="B69" s="55"/>
+      <c r="C69" s="55"/>
+      <c r="D69" s="55"/>
+      <c r="E69" s="55"/>
+      <c r="F69" s="55"/>
+      <c r="G69" s="55"/>
+      <c r="H69" s="55"/>
+      <c r="I69" s="55"/>
+      <c r="J69" s="55"/>
+      <c r="K69" s="55"/>
+      <c r="L69" s="55"/>
+      <c r="M69" s="55"/>
+      <c r="N69" s="55"/>
+      <c r="O69" s="55"/>
+      <c r="P69" s="55"/>
+      <c r="Q69" s="55"/>
+      <c r="R69" s="55"/>
+      <c r="S69" s="55"/>
+      <c r="T69" s="65"/>
+      <c r="U69" s="66"/>
+      <c r="V69" s="66"/>
+      <c r="W69" s="66"/>
+      <c r="X69" s="66"/>
+      <c r="Y69" s="66"/>
+      <c r="Z69" s="66"/>
+      <c r="AA69" s="66"/>
+      <c r="AB69" s="66"/>
+      <c r="AC69" s="66"/>
+      <c r="AD69" s="66"/>
+      <c r="AE69" s="66"/>
+      <c r="AF69" s="49"/>
+      <c r="AG69" s="126"/>
+      <c r="AH69" s="126"/>
+      <c r="AI69" s="126"/>
+      <c r="AJ69" s="126"/>
       <c r="AK69" s="51"/>
-      <c r="AL69" s="93"/>
+      <c r="AL69" s="95"/>
       <c r="AM69" s="17"/>
       <c r="AN69" s="17"/>
       <c r="AO69" s="18"/>
       <c r="AP69" s="18"/>
       <c r="AQ69" s="18"/>
       <c r="AR69" s="18"/>
       <c r="AS69" s="18"/>
       <c r="AT69" s="18"/>
       <c r="AU69" s="18"/>
       <c r="AV69" s="18"/>
       <c r="AW69" s="18"/>
     </row>
-    <row r="70" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B70" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ70" s="50"/>
+      <c r="B70" s="55"/>
+      <c r="C70" s="55"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="55"/>
+      <c r="F70" s="55"/>
+      <c r="G70" s="55"/>
+      <c r="H70" s="55"/>
+      <c r="I70" s="55"/>
+      <c r="J70" s="55"/>
+      <c r="K70" s="55"/>
+      <c r="L70" s="55"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="55"/>
+      <c r="O70" s="55"/>
+      <c r="P70" s="55"/>
+      <c r="Q70" s="55"/>
+      <c r="R70" s="55"/>
+      <c r="S70" s="55"/>
+      <c r="T70" s="65"/>
+      <c r="U70" s="66"/>
+      <c r="V70" s="66"/>
+      <c r="W70" s="66"/>
+      <c r="X70" s="66"/>
+      <c r="Y70" s="66"/>
+      <c r="Z70" s="66"/>
+      <c r="AA70" s="66"/>
+      <c r="AB70" s="66"/>
+      <c r="AC70" s="66"/>
+      <c r="AD70" s="66"/>
+      <c r="AE70" s="66"/>
+      <c r="AF70" s="49"/>
+      <c r="AG70" s="126"/>
+      <c r="AH70" s="126"/>
+      <c r="AI70" s="126"/>
+      <c r="AJ70" s="126"/>
       <c r="AK70" s="51"/>
-      <c r="AL70" s="93"/>
+      <c r="AL70" s="95"/>
       <c r="AM70" s="17"/>
       <c r="AN70" s="17"/>
       <c r="AO70" s="18"/>
       <c r="AP70" s="18"/>
       <c r="AQ70" s="18"/>
       <c r="AR70" s="18"/>
       <c r="AS70" s="18"/>
       <c r="AT70" s="18"/>
       <c r="AU70" s="18"/>
       <c r="AV70" s="18"/>
       <c r="AW70" s="18"/>
     </row>
-    <row r="71" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B71" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ71" s="50"/>
+      <c r="B71" s="55"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="55"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="55"/>
+      <c r="H71" s="55"/>
+      <c r="I71" s="55"/>
+      <c r="J71" s="55"/>
+      <c r="K71" s="55"/>
+      <c r="L71" s="55"/>
+      <c r="M71" s="55"/>
+      <c r="N71" s="55"/>
+      <c r="O71" s="55"/>
+      <c r="P71" s="55"/>
+      <c r="Q71" s="55"/>
+      <c r="R71" s="55"/>
+      <c r="S71" s="55"/>
+      <c r="T71" s="65"/>
+      <c r="U71" s="66"/>
+      <c r="V71" s="66"/>
+      <c r="W71" s="66"/>
+      <c r="X71" s="66"/>
+      <c r="Y71" s="66"/>
+      <c r="Z71" s="66"/>
+      <c r="AA71" s="66"/>
+      <c r="AB71" s="66"/>
+      <c r="AC71" s="66"/>
+      <c r="AD71" s="66"/>
+      <c r="AE71" s="66"/>
+      <c r="AF71" s="49"/>
+      <c r="AG71" s="126"/>
+      <c r="AH71" s="126"/>
+      <c r="AI71" s="126"/>
+      <c r="AJ71" s="126"/>
       <c r="AK71" s="51"/>
-      <c r="AL71" s="93"/>
+      <c r="AL71" s="95"/>
       <c r="AM71" s="17"/>
       <c r="AN71" s="17"/>
       <c r="AO71" s="18"/>
       <c r="AP71" s="18"/>
       <c r="AQ71" s="18"/>
       <c r="AR71" s="18"/>
       <c r="AS71" s="18"/>
       <c r="AT71" s="18"/>
       <c r="AU71" s="18"/>
       <c r="AV71" s="18"/>
       <c r="AW71" s="18"/>
     </row>
-    <row r="72" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B72" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ72" s="50"/>
+      <c r="B72" s="55"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="55"/>
+      <c r="H72" s="55"/>
+      <c r="I72" s="55"/>
+      <c r="J72" s="55"/>
+      <c r="K72" s="55"/>
+      <c r="L72" s="55"/>
+      <c r="M72" s="55"/>
+      <c r="N72" s="55"/>
+      <c r="O72" s="55"/>
+      <c r="P72" s="55"/>
+      <c r="Q72" s="55"/>
+      <c r="R72" s="55"/>
+      <c r="S72" s="55"/>
+      <c r="T72" s="65"/>
+      <c r="U72" s="66"/>
+      <c r="V72" s="66"/>
+      <c r="W72" s="66"/>
+      <c r="X72" s="66"/>
+      <c r="Y72" s="66"/>
+      <c r="Z72" s="66"/>
+      <c r="AA72" s="66"/>
+      <c r="AB72" s="66"/>
+      <c r="AC72" s="66"/>
+      <c r="AD72" s="66"/>
+      <c r="AE72" s="66"/>
+      <c r="AF72" s="49"/>
+      <c r="AG72" s="126"/>
+      <c r="AH72" s="126"/>
+      <c r="AI72" s="126"/>
+      <c r="AJ72" s="126"/>
       <c r="AK72" s="51"/>
-      <c r="AL72" s="93"/>
+      <c r="AL72" s="95"/>
       <c r="AM72" s="17"/>
       <c r="AN72" s="17"/>
       <c r="AO72" s="18"/>
       <c r="AP72" s="18"/>
       <c r="AQ72" s="18"/>
       <c r="AR72" s="18"/>
       <c r="AS72" s="18"/>
       <c r="AT72" s="18"/>
       <c r="AU72" s="18"/>
       <c r="AV72" s="18"/>
       <c r="AW72" s="18"/>
     </row>
-    <row r="73" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B73" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ73" s="50"/>
+      <c r="B73" s="55"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="55"/>
+      <c r="G73" s="55"/>
+      <c r="H73" s="55"/>
+      <c r="I73" s="55"/>
+      <c r="J73" s="55"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="55"/>
+      <c r="M73" s="55"/>
+      <c r="N73" s="55"/>
+      <c r="O73" s="55"/>
+      <c r="P73" s="55"/>
+      <c r="Q73" s="55"/>
+      <c r="R73" s="55"/>
+      <c r="S73" s="55"/>
+      <c r="T73" s="65"/>
+      <c r="U73" s="66"/>
+      <c r="V73" s="66"/>
+      <c r="W73" s="66"/>
+      <c r="X73" s="66"/>
+      <c r="Y73" s="66"/>
+      <c r="Z73" s="66"/>
+      <c r="AA73" s="66"/>
+      <c r="AB73" s="66"/>
+      <c r="AC73" s="66"/>
+      <c r="AD73" s="66"/>
+      <c r="AE73" s="66"/>
+      <c r="AF73" s="49"/>
+      <c r="AG73" s="126"/>
+      <c r="AH73" s="126"/>
+      <c r="AI73" s="126"/>
+      <c r="AJ73" s="126"/>
       <c r="AK73" s="51"/>
-      <c r="AL73" s="93"/>
+      <c r="AL73" s="95"/>
       <c r="AM73" s="17"/>
       <c r="AN73" s="17"/>
       <c r="AO73" s="18"/>
       <c r="AP73" s="18"/>
       <c r="AQ73" s="18"/>
       <c r="AR73" s="18"/>
       <c r="AS73" s="18"/>
       <c r="AT73" s="18"/>
       <c r="AU73" s="18"/>
       <c r="AV73" s="18"/>
       <c r="AW73" s="18"/>
     </row>
-    <row r="74" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B74" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ74" s="50"/>
+      <c r="B74" s="55"/>
+      <c r="C74" s="55"/>
+      <c r="D74" s="55"/>
+      <c r="E74" s="55"/>
+      <c r="F74" s="55"/>
+      <c r="G74" s="55"/>
+      <c r="H74" s="55"/>
+      <c r="I74" s="55"/>
+      <c r="J74" s="55"/>
+      <c r="K74" s="55"/>
+      <c r="L74" s="55"/>
+      <c r="M74" s="55"/>
+      <c r="N74" s="55"/>
+      <c r="O74" s="55"/>
+      <c r="P74" s="55"/>
+      <c r="Q74" s="55"/>
+      <c r="R74" s="55"/>
+      <c r="S74" s="55"/>
+      <c r="T74" s="65"/>
+      <c r="U74" s="66"/>
+      <c r="V74" s="66"/>
+      <c r="W74" s="66"/>
+      <c r="X74" s="66"/>
+      <c r="Y74" s="66"/>
+      <c r="Z74" s="66"/>
+      <c r="AA74" s="66"/>
+      <c r="AB74" s="66"/>
+      <c r="AC74" s="66"/>
+      <c r="AD74" s="66"/>
+      <c r="AE74" s="66"/>
+      <c r="AF74" s="49"/>
+      <c r="AG74" s="126"/>
+      <c r="AH74" s="126"/>
+      <c r="AI74" s="126"/>
+      <c r="AJ74" s="126"/>
       <c r="AK74" s="51"/>
-      <c r="AL74" s="93"/>
+      <c r="AL74" s="95"/>
       <c r="AM74" s="17"/>
       <c r="AN74" s="17"/>
       <c r="AO74" s="18"/>
       <c r="AP74" s="18"/>
       <c r="AQ74" s="18"/>
       <c r="AR74" s="18"/>
       <c r="AS74" s="18"/>
       <c r="AT74" s="18"/>
       <c r="AU74" s="18"/>
       <c r="AV74" s="18"/>
       <c r="AW74" s="18"/>
     </row>
-    <row r="75" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B75" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ75" s="50"/>
+      <c r="B75" s="55"/>
+      <c r="C75" s="55"/>
+      <c r="D75" s="55"/>
+      <c r="E75" s="55"/>
+      <c r="F75" s="55"/>
+      <c r="G75" s="55"/>
+      <c r="H75" s="55"/>
+      <c r="I75" s="55"/>
+      <c r="J75" s="55"/>
+      <c r="K75" s="55"/>
+      <c r="L75" s="55"/>
+      <c r="M75" s="55"/>
+      <c r="N75" s="55"/>
+      <c r="O75" s="55"/>
+      <c r="P75" s="55"/>
+      <c r="Q75" s="55"/>
+      <c r="R75" s="55"/>
+      <c r="S75" s="55"/>
+      <c r="T75" s="65"/>
+      <c r="U75" s="66"/>
+      <c r="V75" s="66"/>
+      <c r="W75" s="66"/>
+      <c r="X75" s="66"/>
+      <c r="Y75" s="66"/>
+      <c r="Z75" s="66"/>
+      <c r="AA75" s="66"/>
+      <c r="AB75" s="66"/>
+      <c r="AC75" s="66"/>
+      <c r="AD75" s="66"/>
+      <c r="AE75" s="66"/>
+      <c r="AF75" s="49"/>
+      <c r="AG75" s="126"/>
+      <c r="AH75" s="126"/>
+      <c r="AI75" s="126"/>
+      <c r="AJ75" s="126"/>
       <c r="AK75" s="51"/>
-      <c r="AL75" s="93"/>
+      <c r="AL75" s="95"/>
       <c r="AM75" s="17"/>
       <c r="AN75" s="17"/>
       <c r="AO75" s="18"/>
       <c r="AP75" s="18"/>
       <c r="AQ75" s="18"/>
       <c r="AR75" s="18"/>
       <c r="AS75" s="18"/>
       <c r="AT75" s="18"/>
       <c r="AU75" s="18"/>
       <c r="AV75" s="18"/>
       <c r="AW75" s="18"/>
     </row>
-    <row r="76" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B76" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ76" s="50"/>
+      <c r="B76" s="55"/>
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="55"/>
+      <c r="F76" s="55"/>
+      <c r="G76" s="55"/>
+      <c r="H76" s="55"/>
+      <c r="I76" s="55"/>
+      <c r="J76" s="55"/>
+      <c r="K76" s="55"/>
+      <c r="L76" s="55"/>
+      <c r="M76" s="55"/>
+      <c r="N76" s="55"/>
+      <c r="O76" s="55"/>
+      <c r="P76" s="55"/>
+      <c r="Q76" s="55"/>
+      <c r="R76" s="55"/>
+      <c r="S76" s="55"/>
+      <c r="T76" s="65"/>
+      <c r="U76" s="66"/>
+      <c r="V76" s="66"/>
+      <c r="W76" s="66"/>
+      <c r="X76" s="66"/>
+      <c r="Y76" s="66"/>
+      <c r="Z76" s="66"/>
+      <c r="AA76" s="66"/>
+      <c r="AB76" s="66"/>
+      <c r="AC76" s="66"/>
+      <c r="AD76" s="66"/>
+      <c r="AE76" s="66"/>
+      <c r="AF76" s="49"/>
+      <c r="AG76" s="126"/>
+      <c r="AH76" s="126"/>
+      <c r="AI76" s="126"/>
+      <c r="AJ76" s="126"/>
       <c r="AK76" s="51"/>
-      <c r="AL76" s="93"/>
+      <c r="AL76" s="95"/>
       <c r="AM76" s="17"/>
       <c r="AN76" s="17"/>
       <c r="AO76" s="18"/>
       <c r="AP76" s="18"/>
       <c r="AQ76" s="18"/>
       <c r="AR76" s="18"/>
       <c r="AS76" s="18"/>
       <c r="AT76" s="18"/>
       <c r="AU76" s="18"/>
       <c r="AV76" s="18"/>
       <c r="AW76" s="18"/>
     </row>
-    <row r="77" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="B77" s="61"/>
-[...33 lines deleted...]
-      <c r="AJ77" s="50"/>
+      <c r="B77" s="55"/>
+      <c r="C77" s="55"/>
+      <c r="D77" s="55"/>
+      <c r="E77" s="55"/>
+      <c r="F77" s="55"/>
+      <c r="G77" s="55"/>
+      <c r="H77" s="55"/>
+      <c r="I77" s="55"/>
+      <c r="J77" s="55"/>
+      <c r="K77" s="55"/>
+      <c r="L77" s="55"/>
+      <c r="M77" s="55"/>
+      <c r="N77" s="55"/>
+      <c r="O77" s="55"/>
+      <c r="P77" s="55"/>
+      <c r="Q77" s="55"/>
+      <c r="R77" s="55"/>
+      <c r="S77" s="55"/>
+      <c r="T77" s="65"/>
+      <c r="U77" s="66"/>
+      <c r="V77" s="66"/>
+      <c r="W77" s="66"/>
+      <c r="X77" s="66"/>
+      <c r="Y77" s="66"/>
+      <c r="Z77" s="66"/>
+      <c r="AA77" s="66"/>
+      <c r="AB77" s="66"/>
+      <c r="AC77" s="66"/>
+      <c r="AD77" s="66"/>
+      <c r="AE77" s="66"/>
+      <c r="AF77" s="49"/>
+      <c r="AG77" s="126"/>
+      <c r="AH77" s="126"/>
+      <c r="AI77" s="126"/>
+      <c r="AJ77" s="126"/>
       <c r="AK77" s="51"/>
-      <c r="AL77" s="93"/>
+      <c r="AL77" s="95"/>
       <c r="AM77" s="17"/>
       <c r="AN77" s="17"/>
       <c r="AO77" s="18"/>
       <c r="AP77" s="18"/>
       <c r="AQ77" s="18"/>
       <c r="AR77" s="18"/>
       <c r="AS77" s="18"/>
       <c r="AT77" s="18"/>
       <c r="AU77" s="18"/>
       <c r="AV77" s="18"/>
       <c r="AW77" s="18"/>
     </row>
-    <row r="78" spans="1:49" s="19" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="78" spans="1:49" s="19" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="B78" s="70"/>
-[...35 lines deleted...]
-      <c r="AL78" s="93"/>
+      <c r="B78" s="71"/>
+      <c r="C78" s="71"/>
+      <c r="D78" s="71"/>
+      <c r="E78" s="71"/>
+      <c r="F78" s="71"/>
+      <c r="G78" s="71"/>
+      <c r="H78" s="71"/>
+      <c r="I78" s="71"/>
+      <c r="J78" s="71"/>
+      <c r="K78" s="71"/>
+      <c r="L78" s="71"/>
+      <c r="M78" s="71"/>
+      <c r="N78" s="71"/>
+      <c r="O78" s="71"/>
+      <c r="P78" s="71"/>
+      <c r="Q78" s="71"/>
+      <c r="R78" s="71"/>
+      <c r="S78" s="71"/>
+      <c r="T78" s="67"/>
+      <c r="U78" s="68"/>
+      <c r="V78" s="68"/>
+      <c r="W78" s="68"/>
+      <c r="X78" s="68"/>
+      <c r="Y78" s="68"/>
+      <c r="Z78" s="68"/>
+      <c r="AA78" s="68"/>
+      <c r="AB78" s="68"/>
+      <c r="AC78" s="68"/>
+      <c r="AD78" s="68"/>
+      <c r="AE78" s="68"/>
+      <c r="AF78" s="127"/>
+      <c r="AG78" s="69"/>
+      <c r="AH78" s="69"/>
+      <c r="AI78" s="69"/>
+      <c r="AJ78" s="69"/>
+      <c r="AK78" s="70"/>
+      <c r="AL78" s="95"/>
       <c r="AM78" s="17"/>
       <c r="AN78" s="17"/>
       <c r="AO78" s="18"/>
       <c r="AP78" s="18"/>
       <c r="AQ78" s="18"/>
       <c r="AR78" s="18"/>
       <c r="AS78" s="18"/>
       <c r="AT78" s="18"/>
       <c r="AU78" s="18"/>
       <c r="AV78" s="18"/>
       <c r="AW78" s="18"/>
     </row>
-    <row r="79" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="6"/>
       <c r="AO79" s="13"/>
       <c r="AP79" s="13"/>
       <c r="AQ79" s="13"/>
       <c r="AR79" s="13"/>
       <c r="AS79" s="13"/>
       <c r="AT79" s="13"/>
       <c r="AU79" s="13"/>
       <c r="AV79" s="13"/>
       <c r="AW79" s="13"/>
     </row>
-    <row r="80" spans="1:49" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A80" s="88" t="s">
         <v>133</v>
       </c>
       <c r="B80" s="89"/>
       <c r="C80" s="89"/>
       <c r="D80" s="89"/>
       <c r="E80" s="89"/>
       <c r="F80" s="89"/>
       <c r="G80" s="89"/>
       <c r="H80" s="89"/>
       <c r="I80" s="89"/>
       <c r="J80" s="89"/>
       <c r="K80" s="89"/>
       <c r="L80" s="89"/>
       <c r="M80" s="89"/>
       <c r="N80" s="89"/>
       <c r="O80" s="89"/>
       <c r="P80" s="89"/>
       <c r="Q80" s="89"/>
       <c r="R80" s="89"/>
       <c r="S80" s="89"/>
       <c r="T80" s="89"/>
       <c r="U80" s="89"/>
       <c r="V80" s="89"/>
       <c r="W80" s="89"/>
       <c r="X80" s="89"/>
       <c r="Y80" s="89"/>
       <c r="Z80" s="89"/>
       <c r="AA80" s="89"/>
       <c r="AB80" s="89"/>
       <c r="AC80" s="89"/>
       <c r="AD80" s="89"/>
       <c r="AE80" s="89"/>
       <c r="AF80" s="89"/>
       <c r="AG80" s="89"/>
       <c r="AH80" s="89"/>
       <c r="AI80" s="89"/>
       <c r="AJ80" s="89"/>
       <c r="AK80" s="89"/>
     </row>
-    <row r="81" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="15"/>
     </row>
-    <row r="82" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15"/>
     </row>
-    <row r="83" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15"/>
       <c r="C83" s="16"/>
       <c r="D83" s="16"/>
       <c r="E83" s="16"/>
       <c r="F83" s="16"/>
       <c r="G83" s="16"/>
       <c r="H83" s="16"/>
       <c r="I83" s="16"/>
       <c r="J83" s="16"/>
     </row>
-    <row r="84" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15"/>
       <c r="C84" s="16"/>
       <c r="D84" s="16"/>
     </row>
-    <row r="85" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15"/>
       <c r="C85" s="16"/>
       <c r="D85" s="16"/>
     </row>
-    <row r="86" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15"/>
       <c r="C86" s="16"/>
       <c r="D86" s="16"/>
     </row>
-    <row r="87" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15"/>
       <c r="C87" s="16"/>
       <c r="D87" s="16"/>
     </row>
-    <row r="88" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15"/>
       <c r="C88" s="16"/>
       <c r="D88" s="16"/>
     </row>
-    <row r="89" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15"/>
       <c r="C89" s="16"/>
       <c r="D89" s="16"/>
     </row>
-    <row r="90" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15"/>
     </row>
-    <row r="91" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15"/>
     </row>
-    <row r="92" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15"/>
     </row>
-    <row r="93" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15"/>
     </row>
-    <row r="94" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15"/>
     </row>
-    <row r="95" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15"/>
     </row>
-    <row r="96" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15"/>
     </row>
-    <row r="97" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15"/>
     </row>
-    <row r="98" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15"/>
     </row>
-    <row r="99" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="15"/>
     </row>
-    <row r="100" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="15"/>
     </row>
-    <row r="101" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="15"/>
     </row>
-    <row r="102" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="15"/>
     </row>
-    <row r="103" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="15"/>
     </row>
-    <row r="104" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:1" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="521">
+  <mergeCells count="518">
     <mergeCell ref="Z23:AD23"/>
     <mergeCell ref="Z11:AD11"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="O18:X18"/>
     <mergeCell ref="AE55:AK55"/>
     <mergeCell ref="B55:O55"/>
     <mergeCell ref="P55:Y55"/>
     <mergeCell ref="Z55:AD55"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="L52:M52"/>
     <mergeCell ref="Q21:T21"/>
     <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="X42:AB42"/>
+    <mergeCell ref="AB44:AF44"/>
+    <mergeCell ref="O46:AE46"/>
+    <mergeCell ref="O47:AE47"/>
+    <mergeCell ref="O48:AE48"/>
+    <mergeCell ref="X43:AB43"/>
     <mergeCell ref="AE6:AI6"/>
     <mergeCell ref="AE15:AI15"/>
     <mergeCell ref="L10:U10"/>
     <mergeCell ref="V10:Z10"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="U20:AD20"/>
     <mergeCell ref="AE20:AI20"/>
     <mergeCell ref="AL3:AL78"/>
     <mergeCell ref="AE5:AK5"/>
     <mergeCell ref="AJ6:AK6"/>
-    <mergeCell ref="J9:K9"/>
-[...7 lines deleted...]
-    <mergeCell ref="L9:T9"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="S4:AB4"/>
     <mergeCell ref="AC4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="U21:AD21"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="D8:T8"/>
+    <mergeCell ref="U8:AD8"/>
+    <mergeCell ref="AE8:AI8"/>
+    <mergeCell ref="AJ8:AK8"/>
+    <mergeCell ref="U9:AD9"/>
+    <mergeCell ref="AE9:AI9"/>
+    <mergeCell ref="AJ9:AK9"/>
+    <mergeCell ref="L9:T9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
-    <mergeCell ref="D19:E19"/>
-[...2 lines deleted...]
-    <mergeCell ref="F20:G20"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="G18:N18"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="H20:I20"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="A80:AK80"/>
     <mergeCell ref="AD18:AK18"/>
     <mergeCell ref="AI19:AK19"/>
     <mergeCell ref="AJ20:AK20"/>
     <mergeCell ref="AE23:AK23"/>
     <mergeCell ref="AH26:AK26"/>
     <mergeCell ref="AC30:AK30"/>
     <mergeCell ref="AC31:AK31"/>
     <mergeCell ref="AE32:AK32"/>
     <mergeCell ref="AC33:AK33"/>
     <mergeCell ref="B62:L62"/>
     <mergeCell ref="M62:V62"/>
     <mergeCell ref="W62:AA62"/>
     <mergeCell ref="B63:H63"/>
     <mergeCell ref="I63:R63"/>
     <mergeCell ref="S63:W63"/>
     <mergeCell ref="B65:X65"/>
     <mergeCell ref="Y65:AH65"/>
     <mergeCell ref="AI65:AK65"/>
     <mergeCell ref="AB62:AK62"/>
     <mergeCell ref="X63:AK63"/>
     <mergeCell ref="T25:Y25"/>
     <mergeCell ref="AE21:AI21"/>
     <mergeCell ref="AJ21:AK21"/>
     <mergeCell ref="B64:V64"/>
     <mergeCell ref="W64:AF64"/>
     <mergeCell ref="AB45:AF45"/>
     <mergeCell ref="AJ7:AK7"/>
     <mergeCell ref="AA10:AK10"/>
     <mergeCell ref="AE11:AK11"/>
     <mergeCell ref="AJ12:AK12"/>
     <mergeCell ref="AJ13:AK13"/>
     <mergeCell ref="AJ14:AK14"/>
     <mergeCell ref="AJ16:AK16"/>
     <mergeCell ref="AJ15:AK15"/>
     <mergeCell ref="AG64:AK64"/>
     <mergeCell ref="AG44:AK44"/>
     <mergeCell ref="AG45:AK45"/>
     <mergeCell ref="B45:Q45"/>
     <mergeCell ref="R45:AA45"/>
     <mergeCell ref="U7:AD7"/>
     <mergeCell ref="AE7:AI7"/>
     <mergeCell ref="AE12:AI12"/>
     <mergeCell ref="U13:AD13"/>
     <mergeCell ref="AE13:AI13"/>
     <mergeCell ref="AE14:AI14"/>
     <mergeCell ref="AE16:AI16"/>
     <mergeCell ref="U15:AD15"/>
-    <mergeCell ref="X42:AB42"/>
-[...3 lines deleted...]
-    <mergeCell ref="O48:AE48"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="D61:M61"/>
     <mergeCell ref="N61:R61"/>
     <mergeCell ref="B59:T59"/>
     <mergeCell ref="U59:AD59"/>
     <mergeCell ref="AE59:AI59"/>
     <mergeCell ref="S61:AK61"/>
     <mergeCell ref="AJ59:AK59"/>
     <mergeCell ref="AI60:AK60"/>
-    <mergeCell ref="X43:AB43"/>
     <mergeCell ref="B60:S60"/>
     <mergeCell ref="T60:AC60"/>
     <mergeCell ref="AD60:AH60"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="B57:AE57"/>
     <mergeCell ref="O58:AE58"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="K32:O32"/>
     <mergeCell ref="H33:M33"/>
     <mergeCell ref="N33:W33"/>
     <mergeCell ref="B26:R26"/>
     <mergeCell ref="S26:AB26"/>
     <mergeCell ref="X30:AB30"/>
     <mergeCell ref="N30:W30"/>
     <mergeCell ref="Z32:AD32"/>
     <mergeCell ref="AC26:AG26"/>
     <mergeCell ref="B31:M31"/>
     <mergeCell ref="N31:W31"/>
     <mergeCell ref="X31:AB31"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
@@ -7530,54 +13074,50 @@
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="P15:T15"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="K20:T20"/>
     <mergeCell ref="D6:T6"/>
     <mergeCell ref="B11:O11"/>
     <mergeCell ref="P11:Y11"/>
     <mergeCell ref="L23:U23"/>
     <mergeCell ref="N12:T12"/>
     <mergeCell ref="N13:T13"/>
     <mergeCell ref="N14:T14"/>
     <mergeCell ref="P16:T16"/>
     <mergeCell ref="P17:T17"/>
     <mergeCell ref="U17:AD17"/>
-    <mergeCell ref="L17:M17"/>
-[...2 lines deleted...]
-    <mergeCell ref="J13:K13"/>
     <mergeCell ref="AD19:AH19"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="AE17:AI17"/>
     <mergeCell ref="Y18:AC18"/>
     <mergeCell ref="G19:S19"/>
     <mergeCell ref="T19:AC19"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="U14:AD14"/>
     <mergeCell ref="U16:AD16"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="J5:T5"/>
     <mergeCell ref="U5:Y5"/>
     <mergeCell ref="Z5:AD5"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="U12:AD12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="U6:AD6"/>
@@ -7623,122 +13163,124 @@
     <mergeCell ref="V23:Y23"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="B44:Q44"/>
     <mergeCell ref="R44:AA44"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="P32:Y32"/>
-    <mergeCell ref="U34:AE34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="U34:AG34"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="T41:X41"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J38:K38"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="D48:E48"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:E22"/>
-    <mergeCell ref="J38:K38"/>
-    <mergeCell ref="J34:K34"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="F40:L40"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F68:G68"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="J52:K52"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="J41:S41"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="N42:W42"/>
     <mergeCell ref="W40:AA40"/>
     <mergeCell ref="M40:V40"/>
     <mergeCell ref="D38:E38"/>
+    <mergeCell ref="P66:Q66"/>
+    <mergeCell ref="R66:S66"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="F72:G72"/>
     <mergeCell ref="H72:I72"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="L72:M72"/>
     <mergeCell ref="N72:O72"/>
     <mergeCell ref="L70:M70"/>
     <mergeCell ref="N70:O70"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="F71:G71"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="N71:O71"/>
     <mergeCell ref="B70:C70"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="F70:G70"/>
     <mergeCell ref="H70:I70"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="D73:E73"/>
     <mergeCell ref="F73:G73"/>
     <mergeCell ref="H73:I73"/>
@@ -7794,176 +13336,171 @@
     <mergeCell ref="R78:S78"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="F69:G69"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="J69:K69"/>
     <mergeCell ref="L69:M69"/>
     <mergeCell ref="N69:O69"/>
     <mergeCell ref="B68:C68"/>
     <mergeCell ref="D68:E68"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H47:I47"/>
-    <mergeCell ref="P66:Q66"/>
-    <mergeCell ref="R66:S66"/>
     <mergeCell ref="T66:AE78"/>
     <mergeCell ref="AF66:AK78"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="L68:M68"/>
     <mergeCell ref="N68:O68"/>
     <mergeCell ref="P68:Q68"/>
     <mergeCell ref="R68:S68"/>
     <mergeCell ref="P72:Q72"/>
     <mergeCell ref="R72:S72"/>
     <mergeCell ref="P69:Q69"/>
     <mergeCell ref="R69:S69"/>
     <mergeCell ref="P70:Q70"/>
     <mergeCell ref="R70:S70"/>
     <mergeCell ref="P71:Q71"/>
     <mergeCell ref="R71:S71"/>
-    <mergeCell ref="P3:AE3"/>
     <mergeCell ref="AF3:AK3"/>
     <mergeCell ref="K22:AE22"/>
     <mergeCell ref="AF22:AK22"/>
     <mergeCell ref="T24:AD24"/>
     <mergeCell ref="Z25:AD25"/>
     <mergeCell ref="AE24:AK24"/>
     <mergeCell ref="AE25:AK25"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="F67:G67"/>
     <mergeCell ref="H67:I67"/>
     <mergeCell ref="J67:K67"/>
     <mergeCell ref="L67:M67"/>
     <mergeCell ref="N67:O67"/>
     <mergeCell ref="P67:Q67"/>
     <mergeCell ref="R67:S67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="N66:O66"/>
-    <mergeCell ref="M35:AE35"/>
     <mergeCell ref="U36:AE36"/>
     <mergeCell ref="Q37:AE37"/>
     <mergeCell ref="T38:AE38"/>
     <mergeCell ref="U39:AE39"/>
-    <mergeCell ref="AF34:AK34"/>
-    <mergeCell ref="AF35:AK35"/>
     <mergeCell ref="AF36:AK36"/>
     <mergeCell ref="AF37:AK37"/>
     <mergeCell ref="AF38:AK38"/>
     <mergeCell ref="AF39:AK39"/>
+    <mergeCell ref="M35:AG35"/>
     <mergeCell ref="O49:AE49"/>
     <mergeCell ref="P50:AE50"/>
     <mergeCell ref="P51:AE51"/>
     <mergeCell ref="P52:AE52"/>
     <mergeCell ref="B53:AE53"/>
     <mergeCell ref="B54:AE54"/>
     <mergeCell ref="AF46:AK54"/>
     <mergeCell ref="F56:AE56"/>
     <mergeCell ref="AF56:AK58"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="D49:E49"/>
     <mergeCell ref="F49:G49"/>
     <mergeCell ref="H49:I49"/>
     <mergeCell ref="J49:K49"/>
     <mergeCell ref="L49:M49"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.3" bottom="0.3" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="64" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>Page &amp;P&amp;R&amp;A</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AW63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="66" zoomScaleNormal="66" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="I3" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="66" zoomScaleNormal="66" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="G24" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AF47" sqref="AF47:AK47"/>
+      <selection pane="bottomRight" activeCell="AE2" sqref="AE2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.453125" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="38" width="6.54296875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="33.42578125" style="3" customWidth="1"/>
+    <col min="2" max="6" width="7.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="37" width="7.5703125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="6.5703125" style="7" customWidth="1"/>
     <col min="39" max="39" width="5" style="7" customWidth="1"/>
-    <col min="40" max="40" width="11.453125" style="7"/>
-[...1 lines deleted...]
-    <col min="50" max="16384" width="11.453125" style="2"/>
+    <col min="40" max="40" width="11.42578125" style="7"/>
+    <col min="41" max="49" width="11.42578125" style="13"/>
+    <col min="50" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="7" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:49" s="7" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
       <c r="AO1" s="13"/>
       <c r="AP1" s="13"/>
       <c r="AQ1" s="13"/>
       <c r="AR1" s="13"/>
       <c r="AS1" s="13"/>
       <c r="AT1" s="13"/>
       <c r="AU1" s="13"/>
       <c r="AV1" s="13"/>
       <c r="AW1" s="13"/>
     </row>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:49" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B2" s="8">
         <v>1995</v>
       </c>
       <c r="C2" s="9">
         <v>1996</v>
       </c>
       <c r="D2" s="9">
         <v>1997</v>
       </c>
       <c r="E2" s="9">
         <v>1998</v>
       </c>
       <c r="F2" s="9">
         <v>1999</v>
       </c>
       <c r="G2" s="9">
         <v>2000</v>
       </c>
       <c r="H2" s="9">
         <v>2001</v>
       </c>
       <c r="I2" s="9">
@@ -8010,2579 +13547,2579 @@
       </c>
       <c r="W2" s="4">
         <v>2016</v>
       </c>
       <c r="X2" s="4">
         <v>2017</v>
       </c>
       <c r="Y2" s="4">
         <v>2018</v>
       </c>
       <c r="Z2" s="4">
         <v>2019</v>
       </c>
       <c r="AA2" s="4">
         <v>2020</v>
       </c>
       <c r="AB2" s="4">
         <v>2021</v>
       </c>
       <c r="AC2" s="4">
         <v>2022</v>
       </c>
       <c r="AD2" s="4">
         <v>2023</v>
       </c>
-      <c r="AE2" s="11">
+      <c r="AE2" s="4">
         <v>2024</v>
       </c>
       <c r="AF2" s="4">
         <v>2025</v>
       </c>
-      <c r="AG2" s="4">
+      <c r="AG2" s="11">
         <v>2026</v>
       </c>
       <c r="AH2" s="4">
         <v>2027</v>
       </c>
       <c r="AI2" s="4">
         <v>2028</v>
       </c>
       <c r="AJ2" s="4">
         <v>2029</v>
       </c>
       <c r="AK2" s="5">
         <v>2030</v>
       </c>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
       <c r="AS2" s="14"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="14"/>
       <c r="AV2" s="14"/>
       <c r="AW2" s="14"/>
     </row>
-    <row r="3" spans="1:49" s="17" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:49" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B3" s="21"/>
-      <c r="C3" s="101" t="s">
+      <c r="C3" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="101"/>
-[...3 lines deleted...]
-      <c r="H3" s="58" t="s">
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="I3" s="59"/>
-[...8 lines deleted...]
-      <c r="R3" s="73" t="s">
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="S3" s="74"/>
-[...2 lines deleted...]
-      <c r="V3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="76"/>
       <c r="W3" s="80" t="s">
         <v>141</v>
       </c>
       <c r="X3" s="81"/>
       <c r="Y3" s="81"/>
       <c r="Z3" s="81"/>
       <c r="AA3" s="81"/>
       <c r="AB3" s="81"/>
       <c r="AC3" s="81"/>
       <c r="AD3" s="81"/>
       <c r="AE3" s="81"/>
       <c r="AF3" s="81"/>
       <c r="AG3" s="81"/>
       <c r="AH3" s="81"/>
       <c r="AI3" s="81"/>
       <c r="AJ3" s="81"/>
       <c r="AK3" s="82"/>
       <c r="AL3" s="119" t="s">
         <v>81</v>
       </c>
       <c r="AO3" s="18"/>
       <c r="AP3" s="18"/>
       <c r="AQ3" s="18"/>
       <c r="AR3" s="18"/>
       <c r="AS3" s="18"/>
       <c r="AT3" s="18"/>
       <c r="AU3" s="18"/>
       <c r="AV3" s="18"/>
       <c r="AW3" s="18"/>
     </row>
-    <row r="4" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="101"/>
-[...8 lines deleted...]
-      <c r="L4" s="58" t="s">
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="M4" s="59"/>
-[...8 lines deleted...]
-      <c r="V4" s="73" t="s">
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="W4" s="74"/>
-[...3 lines deleted...]
-      <c r="AA4" s="105" t="s">
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AB4" s="105"/>
-[...8 lines deleted...]
-      <c r="AK4" s="106"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="101"/>
+      <c r="AD4" s="101"/>
+      <c r="AE4" s="101"/>
+      <c r="AF4" s="101"/>
+      <c r="AG4" s="101"/>
+      <c r="AH4" s="101"/>
+      <c r="AI4" s="101"/>
+      <c r="AJ4" s="101"/>
+      <c r="AK4" s="102"/>
       <c r="AL4" s="119"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="18"/>
       <c r="AP4" s="18"/>
       <c r="AQ4" s="18"/>
       <c r="AR4" s="18"/>
       <c r="AS4" s="18"/>
       <c r="AT4" s="18"/>
       <c r="AU4" s="18"/>
       <c r="AV4" s="18"/>
       <c r="AW4" s="18"/>
     </row>
-    <row r="5" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="101"/>
-[...8 lines deleted...]
-      <c r="L5" s="58" t="s">
+      <c r="C5" s="103"/>
+      <c r="D5" s="103"/>
+      <c r="E5" s="103"/>
+      <c r="F5" s="103"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="M5" s="59"/>
-[...8 lines deleted...]
-      <c r="V5" s="73" t="s">
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="W5" s="74"/>
-[...3 lines deleted...]
-      <c r="AA5" s="105" t="s">
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AB5" s="105"/>
-[...8 lines deleted...]
-      <c r="AK5" s="106"/>
+      <c r="AB5" s="101"/>
+      <c r="AC5" s="101"/>
+      <c r="AD5" s="101"/>
+      <c r="AE5" s="101"/>
+      <c r="AF5" s="101"/>
+      <c r="AG5" s="101"/>
+      <c r="AH5" s="101"/>
+      <c r="AI5" s="101"/>
+      <c r="AJ5" s="101"/>
+      <c r="AK5" s="102"/>
       <c r="AL5" s="119"/>
       <c r="AM5" s="17"/>
       <c r="AN5" s="17"/>
     </row>
-    <row r="6" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="B6" s="61"/>
-[...9 lines deleted...]
-      <c r="L6" s="101" t="s">
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="101"/>
-[...13 lines deleted...]
-      <c r="AA6" s="58" t="s">
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AB6" s="59"/>
-[...7 lines deleted...]
-      <c r="AJ6" s="72"/>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61"/>
+      <c r="AG6" s="61"/>
+      <c r="AH6" s="61"/>
+      <c r="AI6" s="61"/>
+      <c r="AJ6" s="73"/>
       <c r="AK6" s="22" t="s">
         <v>142</v>
       </c>
       <c r="AL6" s="119"/>
       <c r="AM6" s="17"/>
       <c r="AN6" s="17"/>
     </row>
-    <row r="7" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="61"/>
-[...9 lines deleted...]
-      <c r="L7" s="101" t="s">
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M7" s="101"/>
-[...13 lines deleted...]
-      <c r="AA7" s="58" t="s">
+      <c r="M7" s="103"/>
+      <c r="N7" s="103"/>
+      <c r="O7" s="103"/>
+      <c r="P7" s="103"/>
+      <c r="Q7" s="103"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="103"/>
+      <c r="T7" s="103"/>
+      <c r="U7" s="103"/>
+      <c r="V7" s="103"/>
+      <c r="W7" s="103"/>
+      <c r="X7" s="103"/>
+      <c r="Y7" s="103"/>
+      <c r="Z7" s="103"/>
+      <c r="AA7" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AB7" s="59"/>
-[...7 lines deleted...]
-      <c r="AJ7" s="72"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="61"/>
+      <c r="AG7" s="61"/>
+      <c r="AH7" s="61"/>
+      <c r="AI7" s="61"/>
+      <c r="AJ7" s="73"/>
       <c r="AK7" s="22" t="s">
         <v>142</v>
       </c>
       <c r="AL7" s="119"/>
       <c r="AM7" s="17"/>
       <c r="AN7" s="17"/>
     </row>
-    <row r="8" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="B8" s="61"/>
-[...9 lines deleted...]
-      <c r="L8" s="101" t="s">
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M8" s="101"/>
-[...13 lines deleted...]
-      <c r="AA8" s="58" t="s">
+      <c r="M8" s="103"/>
+      <c r="N8" s="103"/>
+      <c r="O8" s="103"/>
+      <c r="P8" s="103"/>
+      <c r="Q8" s="103"/>
+      <c r="R8" s="103"/>
+      <c r="S8" s="103"/>
+      <c r="T8" s="103"/>
+      <c r="U8" s="103"/>
+      <c r="V8" s="103"/>
+      <c r="W8" s="103"/>
+      <c r="X8" s="103"/>
+      <c r="Y8" s="103"/>
+      <c r="Z8" s="103"/>
+      <c r="AA8" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AB8" s="59"/>
-[...7 lines deleted...]
-      <c r="AJ8" s="72"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="61"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="73"/>
       <c r="AK8" s="22" t="s">
         <v>142</v>
       </c>
       <c r="AL8" s="119"/>
       <c r="AM8" s="17"/>
       <c r="AN8" s="17"/>
     </row>
-    <row r="9" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="B9" s="61"/>
-[...21 lines deleted...]
-      <c r="X9" s="61"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="55"/>
+      <c r="Q9" s="55"/>
+      <c r="R9" s="55"/>
+      <c r="S9" s="55"/>
+      <c r="T9" s="55"/>
+      <c r="U9" s="55"/>
+      <c r="V9" s="55"/>
+      <c r="W9" s="55"/>
+      <c r="X9" s="55"/>
       <c r="Y9" s="109"/>
       <c r="Z9" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="44"/>
       <c r="AB9" s="44"/>
       <c r="AC9" s="44"/>
       <c r="AD9" s="44"/>
       <c r="AE9" s="45"/>
-      <c r="AF9" s="55" t="s">
+      <c r="AF9" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG9" s="56"/>
-[...3 lines deleted...]
-      <c r="AK9" s="57"/>
+      <c r="AG9" s="58"/>
+      <c r="AH9" s="58"/>
+      <c r="AI9" s="58"/>
+      <c r="AJ9" s="58"/>
+      <c r="AK9" s="59"/>
       <c r="AL9" s="119"/>
       <c r="AM9" s="17"/>
       <c r="AN9" s="17"/>
     </row>
-    <row r="10" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="103"/>
-[...22 lines deleted...]
-      <c r="Y10" s="104"/>
+      <c r="B10" s="105"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="105"/>
+      <c r="L10" s="105"/>
+      <c r="M10" s="105"/>
+      <c r="N10" s="105"/>
+      <c r="O10" s="105"/>
+      <c r="P10" s="105"/>
+      <c r="Q10" s="105"/>
+      <c r="R10" s="105"/>
+      <c r="S10" s="105"/>
+      <c r="T10" s="105"/>
+      <c r="U10" s="105"/>
+      <c r="V10" s="105"/>
+      <c r="W10" s="105"/>
+      <c r="X10" s="105"/>
+      <c r="Y10" s="106"/>
       <c r="Z10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="44"/>
       <c r="AB10" s="44"/>
       <c r="AC10" s="44"/>
       <c r="AD10" s="44"/>
       <c r="AE10" s="45"/>
-      <c r="AF10" s="55" t="s">
+      <c r="AF10" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG10" s="56"/>
-[...3 lines deleted...]
-      <c r="AK10" s="57"/>
+      <c r="AG10" s="58"/>
+      <c r="AH10" s="58"/>
+      <c r="AI10" s="58"/>
+      <c r="AJ10" s="58"/>
+      <c r="AK10" s="59"/>
       <c r="AL10" s="119"/>
       <c r="AM10" s="17"/>
       <c r="AN10" s="17"/>
     </row>
-    <row r="11" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="101"/>
-[...8 lines deleted...]
-      <c r="L11" s="58" t="s">
+      <c r="C11" s="103"/>
+      <c r="D11" s="103"/>
+      <c r="E11" s="103"/>
+      <c r="F11" s="103"/>
+      <c r="G11" s="103"/>
+      <c r="H11" s="103"/>
+      <c r="I11" s="103"/>
+      <c r="J11" s="103"/>
+      <c r="K11" s="103"/>
+      <c r="L11" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="M11" s="59"/>
-[...8 lines deleted...]
-      <c r="V11" s="73" t="s">
+      <c r="M11" s="61"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="61"/>
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="61"/>
+      <c r="T11" s="61"/>
+      <c r="U11" s="73"/>
+      <c r="V11" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="W11" s="74"/>
-[...3 lines deleted...]
-      <c r="AA11" s="105" t="s">
+      <c r="W11" s="75"/>
+      <c r="X11" s="75"/>
+      <c r="Y11" s="75"/>
+      <c r="Z11" s="76"/>
+      <c r="AA11" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AB11" s="105"/>
-[...8 lines deleted...]
-      <c r="AK11" s="106"/>
+      <c r="AB11" s="101"/>
+      <c r="AC11" s="101"/>
+      <c r="AD11" s="101"/>
+      <c r="AE11" s="101"/>
+      <c r="AF11" s="101"/>
+      <c r="AG11" s="101"/>
+      <c r="AH11" s="101"/>
+      <c r="AI11" s="101"/>
+      <c r="AJ11" s="101"/>
+      <c r="AK11" s="102"/>
       <c r="AL11" s="119"/>
       <c r="AM11" s="17"/>
       <c r="AN11" s="17"/>
     </row>
-    <row r="12" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="101"/>
-[...8 lines deleted...]
-      <c r="L12" s="58" t="s">
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="103"/>
+      <c r="L12" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="M12" s="59"/>
-[...8 lines deleted...]
-      <c r="V12" s="73" t="s">
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+      <c r="P12" s="61"/>
+      <c r="Q12" s="61"/>
+      <c r="R12" s="61"/>
+      <c r="S12" s="61"/>
+      <c r="T12" s="61"/>
+      <c r="U12" s="73"/>
+      <c r="V12" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="W12" s="74"/>
-[...3 lines deleted...]
-      <c r="AA12" s="105" t="s">
+      <c r="W12" s="75"/>
+      <c r="X12" s="75"/>
+      <c r="Y12" s="75"/>
+      <c r="Z12" s="76"/>
+      <c r="AA12" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AB12" s="105"/>
-[...8 lines deleted...]
-      <c r="AK12" s="106"/>
+      <c r="AB12" s="101"/>
+      <c r="AC12" s="101"/>
+      <c r="AD12" s="101"/>
+      <c r="AE12" s="101"/>
+      <c r="AF12" s="101"/>
+      <c r="AG12" s="101"/>
+      <c r="AH12" s="101"/>
+      <c r="AI12" s="101"/>
+      <c r="AJ12" s="101"/>
+      <c r="AK12" s="102"/>
       <c r="AL12" s="119"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
     </row>
-    <row r="13" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="101"/>
-[...5 lines deleted...]
-      <c r="I13" s="58" t="s">
+      <c r="C13" s="103"/>
+      <c r="D13" s="103"/>
+      <c r="E13" s="103"/>
+      <c r="F13" s="103"/>
+      <c r="G13" s="103"/>
+      <c r="H13" s="103"/>
+      <c r="I13" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="J13" s="59"/>
-[...8 lines deleted...]
-      <c r="S13" s="73" t="s">
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="73"/>
+      <c r="S13" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="T13" s="74"/>
-[...3 lines deleted...]
-      <c r="X13" s="105" t="s">
+      <c r="T13" s="75"/>
+      <c r="U13" s="75"/>
+      <c r="V13" s="75"/>
+      <c r="W13" s="76"/>
+      <c r="X13" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="Y13" s="105"/>
-[...11 lines deleted...]
-      <c r="AK13" s="106"/>
+      <c r="Y13" s="101"/>
+      <c r="Z13" s="101"/>
+      <c r="AA13" s="101"/>
+      <c r="AB13" s="101"/>
+      <c r="AC13" s="101"/>
+      <c r="AD13" s="101"/>
+      <c r="AE13" s="101"/>
+      <c r="AF13" s="101"/>
+      <c r="AG13" s="101"/>
+      <c r="AH13" s="101"/>
+      <c r="AI13" s="101"/>
+      <c r="AJ13" s="101"/>
+      <c r="AK13" s="102"/>
       <c r="AL13" s="119"/>
       <c r="AM13" s="17"/>
       <c r="AN13" s="17"/>
     </row>
-    <row r="14" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="101"/>
-[...6 lines deleted...]
-      <c r="J14" s="58" t="s">
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="K14" s="59"/>
-[...8 lines deleted...]
-      <c r="T14" s="73" t="s">
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="73"/>
+      <c r="T14" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="U14" s="74"/>
-[...3 lines deleted...]
-      <c r="Y14" s="105" t="s">
+      <c r="U14" s="75"/>
+      <c r="V14" s="75"/>
+      <c r="W14" s="75"/>
+      <c r="X14" s="76"/>
+      <c r="Y14" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="Z14" s="105"/>
-[...10 lines deleted...]
-      <c r="AK14" s="106"/>
+      <c r="Z14" s="101"/>
+      <c r="AA14" s="101"/>
+      <c r="AB14" s="101"/>
+      <c r="AC14" s="101"/>
+      <c r="AD14" s="101"/>
+      <c r="AE14" s="101"/>
+      <c r="AF14" s="101"/>
+      <c r="AG14" s="101"/>
+      <c r="AH14" s="101"/>
+      <c r="AI14" s="101"/>
+      <c r="AJ14" s="101"/>
+      <c r="AK14" s="102"/>
       <c r="AL14" s="119"/>
       <c r="AM14" s="17"/>
       <c r="AN14" s="17"/>
     </row>
-    <row r="15" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="101"/>
-[...6 lines deleted...]
-      <c r="J15" s="101"/>
+      <c r="C15" s="103"/>
+      <c r="D15" s="103"/>
+      <c r="E15" s="103"/>
+      <c r="F15" s="103"/>
+      <c r="G15" s="103"/>
+      <c r="H15" s="103"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="103"/>
       <c r="K15" s="107" t="s">
         <v>118</v>
       </c>
       <c r="L15" s="107"/>
       <c r="M15" s="107"/>
       <c r="N15" s="107"/>
       <c r="O15" s="107"/>
       <c r="P15" s="107"/>
       <c r="Q15" s="107"/>
       <c r="R15" s="107"/>
       <c r="S15" s="107"/>
-      <c r="T15" s="73" t="s">
+      <c r="T15" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="U15" s="74"/>
-[...3 lines deleted...]
-      <c r="Y15" s="105" t="s">
+      <c r="U15" s="75"/>
+      <c r="V15" s="75"/>
+      <c r="W15" s="75"/>
+      <c r="X15" s="76"/>
+      <c r="Y15" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="Z15" s="105"/>
-[...10 lines deleted...]
-      <c r="AK15" s="106"/>
+      <c r="Z15" s="101"/>
+      <c r="AA15" s="101"/>
+      <c r="AB15" s="101"/>
+      <c r="AC15" s="101"/>
+      <c r="AD15" s="101"/>
+      <c r="AE15" s="101"/>
+      <c r="AF15" s="101"/>
+      <c r="AG15" s="101"/>
+      <c r="AH15" s="101"/>
+      <c r="AI15" s="101"/>
+      <c r="AJ15" s="101"/>
+      <c r="AK15" s="102"/>
       <c r="AL15" s="119"/>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
     </row>
-    <row r="16" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="61"/>
-[...6 lines deleted...]
-      <c r="I16" s="61"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
       <c r="J16" s="23"/>
-      <c r="K16" s="101" t="s">
+      <c r="K16" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="L16" s="101"/>
-[...4 lines deleted...]
-      <c r="Q16" s="58" t="s">
+      <c r="L16" s="103"/>
+      <c r="M16" s="103"/>
+      <c r="N16" s="103"/>
+      <c r="O16" s="103"/>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="R16" s="59"/>
-[...8 lines deleted...]
-      <c r="AA16" s="73" t="s">
+      <c r="R16" s="61"/>
+      <c r="S16" s="61"/>
+      <c r="T16" s="61"/>
+      <c r="U16" s="61"/>
+      <c r="V16" s="61"/>
+      <c r="W16" s="61"/>
+      <c r="X16" s="61"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="73"/>
+      <c r="AA16" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AB16" s="74"/>
-[...3 lines deleted...]
-      <c r="AF16" s="105" t="s">
+      <c r="AB16" s="75"/>
+      <c r="AC16" s="75"/>
+      <c r="AD16" s="75"/>
+      <c r="AE16" s="76"/>
+      <c r="AF16" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AG16" s="105"/>
-[...3 lines deleted...]
-      <c r="AK16" s="106"/>
+      <c r="AG16" s="101"/>
+      <c r="AH16" s="101"/>
+      <c r="AI16" s="101"/>
+      <c r="AJ16" s="101"/>
+      <c r="AK16" s="102"/>
       <c r="AL16" s="119"/>
       <c r="AM16" s="17"/>
       <c r="AN16" s="17"/>
     </row>
-    <row r="17" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="61"/>
-[...6 lines deleted...]
-      <c r="I17" s="61"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
       <c r="J17" s="23"/>
-      <c r="K17" s="101" t="s">
+      <c r="K17" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="L17" s="101"/>
-[...4 lines deleted...]
-      <c r="Q17" s="58" t="s">
+      <c r="L17" s="103"/>
+      <c r="M17" s="103"/>
+      <c r="N17" s="103"/>
+      <c r="O17" s="103"/>
+      <c r="P17" s="103"/>
+      <c r="Q17" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="R17" s="59"/>
-[...8 lines deleted...]
-      <c r="AA17" s="73" t="s">
+      <c r="R17" s="61"/>
+      <c r="S17" s="61"/>
+      <c r="T17" s="61"/>
+      <c r="U17" s="61"/>
+      <c r="V17" s="61"/>
+      <c r="W17" s="61"/>
+      <c r="X17" s="61"/>
+      <c r="Y17" s="61"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AB17" s="74"/>
-[...3 lines deleted...]
-      <c r="AF17" s="105" t="s">
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="76"/>
+      <c r="AF17" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AG17" s="105"/>
-[...3 lines deleted...]
-      <c r="AK17" s="106"/>
+      <c r="AG17" s="101"/>
+      <c r="AH17" s="101"/>
+      <c r="AI17" s="101"/>
+      <c r="AJ17" s="101"/>
+      <c r="AK17" s="102"/>
       <c r="AL17" s="119"/>
       <c r="AM17" s="17"/>
       <c r="AN17" s="17"/>
     </row>
-    <row r="18" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>96</v>
       </c>
-      <c r="B18" s="61"/>
-[...6 lines deleted...]
-      <c r="I18" s="61"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
       <c r="J18" s="23"/>
-      <c r="K18" s="101" t="s">
+      <c r="K18" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="L18" s="101"/>
-[...4 lines deleted...]
-      <c r="Q18" s="58" t="s">
+      <c r="L18" s="103"/>
+      <c r="M18" s="103"/>
+      <c r="N18" s="103"/>
+      <c r="O18" s="103"/>
+      <c r="P18" s="103"/>
+      <c r="Q18" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="R18" s="59"/>
-[...8 lines deleted...]
-      <c r="AA18" s="73" t="s">
+      <c r="R18" s="61"/>
+      <c r="S18" s="61"/>
+      <c r="T18" s="61"/>
+      <c r="U18" s="61"/>
+      <c r="V18" s="61"/>
+      <c r="W18" s="61"/>
+      <c r="X18" s="61"/>
+      <c r="Y18" s="61"/>
+      <c r="Z18" s="73"/>
+      <c r="AA18" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AB18" s="74"/>
-[...3 lines deleted...]
-      <c r="AF18" s="105" t="s">
+      <c r="AB18" s="75"/>
+      <c r="AC18" s="75"/>
+      <c r="AD18" s="75"/>
+      <c r="AE18" s="76"/>
+      <c r="AF18" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AG18" s="105"/>
-[...3 lines deleted...]
-      <c r="AK18" s="106"/>
+      <c r="AG18" s="101"/>
+      <c r="AH18" s="101"/>
+      <c r="AI18" s="101"/>
+      <c r="AJ18" s="101"/>
+      <c r="AK18" s="102"/>
       <c r="AL18" s="119"/>
       <c r="AM18" s="17"/>
       <c r="AN18" s="17"/>
     </row>
-    <row r="19" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="61"/>
-[...6 lines deleted...]
-      <c r="I19" s="61"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
       <c r="J19" s="23"/>
-      <c r="K19" s="101" t="s">
+      <c r="K19" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="L19" s="101"/>
-[...4 lines deleted...]
-      <c r="Q19" s="58" t="s">
+      <c r="L19" s="103"/>
+      <c r="M19" s="103"/>
+      <c r="N19" s="103"/>
+      <c r="O19" s="103"/>
+      <c r="P19" s="103"/>
+      <c r="Q19" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="R19" s="59"/>
-[...8 lines deleted...]
-      <c r="AA19" s="73" t="s">
+      <c r="R19" s="61"/>
+      <c r="S19" s="61"/>
+      <c r="T19" s="61"/>
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61"/>
+      <c r="X19" s="61"/>
+      <c r="Y19" s="61"/>
+      <c r="Z19" s="73"/>
+      <c r="AA19" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AB19" s="74"/>
-[...3 lines deleted...]
-      <c r="AF19" s="105" t="s">
+      <c r="AB19" s="75"/>
+      <c r="AC19" s="75"/>
+      <c r="AD19" s="75"/>
+      <c r="AE19" s="76"/>
+      <c r="AF19" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AG19" s="105"/>
-[...3 lines deleted...]
-      <c r="AK19" s="106"/>
+      <c r="AG19" s="101"/>
+      <c r="AH19" s="101"/>
+      <c r="AI19" s="101"/>
+      <c r="AJ19" s="101"/>
+      <c r="AK19" s="102"/>
       <c r="AL19" s="119"/>
       <c r="AM19" s="17"/>
       <c r="AN19" s="17"/>
     </row>
-    <row r="20" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="115"/>
-[...10 lines deleted...]
-      <c r="M20" s="113"/>
+      <c r="B20" s="114"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="115"/>
+      <c r="G20" s="115"/>
+      <c r="H20" s="115"/>
+      <c r="I20" s="115"/>
+      <c r="J20" s="105"/>
+      <c r="K20" s="105"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
       <c r="N20" s="23"/>
       <c r="O20" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P20" s="44"/>
       <c r="Q20" s="44"/>
       <c r="R20" s="44"/>
       <c r="S20" s="44"/>
       <c r="T20" s="44"/>
       <c r="U20" s="44"/>
       <c r="V20" s="44"/>
       <c r="W20" s="44"/>
       <c r="X20" s="44"/>
       <c r="Y20" s="44"/>
       <c r="Z20" s="44"/>
       <c r="AA20" s="44"/>
       <c r="AB20" s="44"/>
       <c r="AC20" s="44"/>
       <c r="AD20" s="44"/>
       <c r="AE20" s="44"/>
-      <c r="AF20" s="55" t="s">
+      <c r="AF20" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG20" s="56"/>
-[...3 lines deleted...]
-      <c r="AK20" s="57"/>
+      <c r="AG20" s="58"/>
+      <c r="AH20" s="58"/>
+      <c r="AI20" s="58"/>
+      <c r="AJ20" s="58"/>
+      <c r="AK20" s="59"/>
       <c r="AL20" s="119"/>
       <c r="AM20" s="17"/>
       <c r="AN20" s="17"/>
     </row>
-    <row r="21" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>99</v>
       </c>
-      <c r="B21" s="114"/>
-[...10 lines deleted...]
-      <c r="M21" s="79"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="56"/>
+      <c r="K21" s="56"/>
+      <c r="L21" s="56"/>
+      <c r="M21" s="56"/>
       <c r="N21" s="23"/>
       <c r="O21" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P21" s="44"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="44"/>
       <c r="S21" s="44"/>
       <c r="T21" s="44"/>
       <c r="U21" s="44"/>
       <c r="V21" s="44"/>
       <c r="W21" s="44"/>
       <c r="X21" s="44"/>
       <c r="Y21" s="44"/>
       <c r="Z21" s="44"/>
       <c r="AA21" s="44"/>
       <c r="AB21" s="44"/>
       <c r="AC21" s="44"/>
       <c r="AD21" s="44"/>
       <c r="AE21" s="44"/>
-      <c r="AF21" s="55" t="s">
+      <c r="AF21" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG21" s="56"/>
-[...3 lines deleted...]
-      <c r="AK21" s="57"/>
+      <c r="AG21" s="58"/>
+      <c r="AH21" s="58"/>
+      <c r="AI21" s="58"/>
+      <c r="AJ21" s="58"/>
+      <c r="AK21" s="59"/>
       <c r="AL21" s="119"/>
       <c r="AM21" s="17"/>
       <c r="AN21" s="17"/>
     </row>
-    <row r="22" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>100</v>
       </c>
-      <c r="B22" s="111"/>
-[...10 lines deleted...]
-      <c r="M22" s="112"/>
+      <c r="B22" s="110"/>
+      <c r="C22" s="111"/>
+      <c r="D22" s="111"/>
+      <c r="E22" s="111"/>
+      <c r="F22" s="111"/>
+      <c r="G22" s="111"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="111"/>
+      <c r="L22" s="111"/>
+      <c r="M22" s="111"/>
       <c r="N22" s="24"/>
       <c r="O22" s="43" t="s">
         <v>1</v>
       </c>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
       <c r="Z22" s="44"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="44"/>
       <c r="AD22" s="44"/>
       <c r="AE22" s="44"/>
-      <c r="AF22" s="55" t="s">
+      <c r="AF22" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG22" s="56"/>
-[...3 lines deleted...]
-      <c r="AK22" s="57"/>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="58"/>
+      <c r="AI22" s="58"/>
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="59"/>
       <c r="AL22" s="119"/>
       <c r="AM22" s="17"/>
       <c r="AN22" s="17"/>
     </row>
-    <row r="23" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>101</v>
       </c>
-      <c r="B23" s="102"/>
-[...21 lines deleted...]
-      <c r="X23" s="104"/>
+      <c r="B23" s="104"/>
+      <c r="C23" s="105"/>
+      <c r="D23" s="105"/>
+      <c r="E23" s="105"/>
+      <c r="F23" s="105"/>
+      <c r="G23" s="105"/>
+      <c r="H23" s="105"/>
+      <c r="I23" s="105"/>
+      <c r="J23" s="105"/>
+      <c r="K23" s="105"/>
+      <c r="L23" s="105"/>
+      <c r="M23" s="105"/>
+      <c r="N23" s="105"/>
+      <c r="O23" s="105"/>
+      <c r="P23" s="105"/>
+      <c r="Q23" s="105"/>
+      <c r="R23" s="105"/>
+      <c r="S23" s="105"/>
+      <c r="T23" s="105"/>
+      <c r="U23" s="105"/>
+      <c r="V23" s="105"/>
+      <c r="W23" s="105"/>
+      <c r="X23" s="106"/>
       <c r="Y23" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Z23" s="44"/>
       <c r="AA23" s="44"/>
       <c r="AB23" s="44"/>
       <c r="AC23" s="44"/>
       <c r="AD23" s="44"/>
       <c r="AE23" s="44"/>
-      <c r="AF23" s="55" t="s">
+      <c r="AF23" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG23" s="56"/>
-[...3 lines deleted...]
-      <c r="AK23" s="57"/>
+      <c r="AG23" s="58"/>
+      <c r="AH23" s="58"/>
+      <c r="AI23" s="58"/>
+      <c r="AJ23" s="58"/>
+      <c r="AK23" s="59"/>
       <c r="AL23" s="119"/>
       <c r="AM23" s="17"/>
       <c r="AN23" s="17"/>
     </row>
-    <row r="24" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="37"/>
       <c r="K24" s="37"/>
       <c r="L24" s="37"/>
       <c r="M24" s="37"/>
       <c r="N24" s="37"/>
       <c r="O24" s="37"/>
       <c r="P24" s="37"/>
       <c r="Q24" s="37"/>
       <c r="R24" s="37"/>
       <c r="S24" s="37"/>
       <c r="T24" s="37"/>
       <c r="U24" s="37"/>
       <c r="V24" s="37"/>
       <c r="W24" s="37"/>
       <c r="X24" s="37"/>
       <c r="Y24" s="37"/>
       <c r="Z24" s="37"/>
       <c r="AA24" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AB24" s="44"/>
       <c r="AC24" s="44"/>
       <c r="AD24" s="44"/>
       <c r="AE24" s="45"/>
-      <c r="AF24" s="55" t="s">
+      <c r="AF24" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG24" s="56"/>
-[...3 lines deleted...]
-      <c r="AK24" s="57"/>
+      <c r="AG24" s="58"/>
+      <c r="AH24" s="58"/>
+      <c r="AI24" s="58"/>
+      <c r="AJ24" s="58"/>
+      <c r="AK24" s="59"/>
       <c r="AL24" s="119"/>
       <c r="AM24" s="17"/>
       <c r="AN24" s="17"/>
     </row>
-    <row r="25" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
       <c r="L25" s="37"/>
       <c r="M25" s="37"/>
       <c r="N25" s="37"/>
       <c r="O25" s="37"/>
       <c r="P25" s="37"/>
       <c r="Q25" s="37"/>
       <c r="R25" s="37"/>
       <c r="S25" s="37"/>
       <c r="T25" s="37"/>
       <c r="U25" s="37"/>
       <c r="V25" s="37"/>
       <c r="W25" s="37"/>
       <c r="X25" s="37"/>
       <c r="Y25" s="37"/>
       <c r="Z25" s="37"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AE25" s="45"/>
-      <c r="AF25" s="55" t="s">
+      <c r="AF25" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG25" s="56"/>
-[...3 lines deleted...]
-      <c r="AK25" s="57"/>
+      <c r="AG25" s="58"/>
+      <c r="AH25" s="58"/>
+      <c r="AI25" s="58"/>
+      <c r="AJ25" s="58"/>
+      <c r="AK25" s="59"/>
       <c r="AL25" s="119"/>
       <c r="AM25" s="17"/>
       <c r="AN25" s="17"/>
     </row>
-    <row r="26" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="101"/>
-[...12 lines deleted...]
-      <c r="P26" s="58" t="s">
+      <c r="C26" s="103"/>
+      <c r="D26" s="103"/>
+      <c r="E26" s="103"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="103"/>
+      <c r="H26" s="103"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="103"/>
+      <c r="L26" s="103"/>
+      <c r="M26" s="103"/>
+      <c r="N26" s="103"/>
+      <c r="O26" s="103"/>
+      <c r="P26" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Q26" s="59"/>
-[...8 lines deleted...]
-      <c r="Z26" s="73" t="s">
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="61"/>
+      <c r="W26" s="61"/>
+      <c r="X26" s="61"/>
+      <c r="Y26" s="73"/>
+      <c r="Z26" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="AA26" s="74"/>
-[...3 lines deleted...]
-      <c r="AE26" s="105" t="s">
+      <c r="AA26" s="75"/>
+      <c r="AB26" s="75"/>
+      <c r="AC26" s="75"/>
+      <c r="AD26" s="76"/>
+      <c r="AE26" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AF26" s="105"/>
-[...4 lines deleted...]
-      <c r="AK26" s="106"/>
+      <c r="AF26" s="101"/>
+      <c r="AG26" s="101"/>
+      <c r="AH26" s="101"/>
+      <c r="AI26" s="101"/>
+      <c r="AJ26" s="101"/>
+      <c r="AK26" s="102"/>
       <c r="AL26" s="119"/>
       <c r="AM26" s="17"/>
       <c r="AN26" s="17"/>
     </row>
-    <row r="27" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="101"/>
-[...1 lines deleted...]
-      <c r="E27" s="58" t="s">
+      <c r="C27" s="103"/>
+      <c r="D27" s="103"/>
+      <c r="E27" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="F27" s="59"/>
-[...8 lines deleted...]
-      <c r="O27" s="73" t="s">
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="P27" s="74"/>
-[...3 lines deleted...]
-      <c r="T27" s="105" t="s">
+      <c r="P27" s="75"/>
+      <c r="Q27" s="75"/>
+      <c r="R27" s="75"/>
+      <c r="S27" s="76"/>
+      <c r="T27" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="U27" s="105"/>
-[...15 lines deleted...]
-      <c r="AK27" s="106"/>
+      <c r="U27" s="101"/>
+      <c r="V27" s="101"/>
+      <c r="W27" s="101"/>
+      <c r="X27" s="101"/>
+      <c r="Y27" s="101"/>
+      <c r="Z27" s="101"/>
+      <c r="AA27" s="101"/>
+      <c r="AB27" s="101"/>
+      <c r="AC27" s="101"/>
+      <c r="AD27" s="101"/>
+      <c r="AE27" s="101"/>
+      <c r="AF27" s="101"/>
+      <c r="AG27" s="101"/>
+      <c r="AH27" s="101"/>
+      <c r="AI27" s="101"/>
+      <c r="AJ27" s="101"/>
+      <c r="AK27" s="102"/>
       <c r="AL27" s="119"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="17"/>
     </row>
-    <row r="28" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>104</v>
       </c>
-      <c r="B28" s="61"/>
-[...9 lines deleted...]
-      <c r="L28" s="101" t="s">
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M28" s="101"/>
-[...13 lines deleted...]
-      <c r="AA28" s="58" t="s">
+      <c r="M28" s="103"/>
+      <c r="N28" s="103"/>
+      <c r="O28" s="103"/>
+      <c r="P28" s="103"/>
+      <c r="Q28" s="103"/>
+      <c r="R28" s="103"/>
+      <c r="S28" s="103"/>
+      <c r="T28" s="103"/>
+      <c r="U28" s="103"/>
+      <c r="V28" s="103"/>
+      <c r="W28" s="103"/>
+      <c r="X28" s="103"/>
+      <c r="Y28" s="103"/>
+      <c r="Z28" s="103"/>
+      <c r="AA28" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AB28" s="59"/>
-[...7 lines deleted...]
-      <c r="AJ28" s="72"/>
+      <c r="AB28" s="61"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="61"/>
+      <c r="AE28" s="61"/>
+      <c r="AF28" s="61"/>
+      <c r="AG28" s="61"/>
+      <c r="AH28" s="61"/>
+      <c r="AI28" s="61"/>
+      <c r="AJ28" s="73"/>
       <c r="AK28" s="34" t="s">
         <v>142</v>
       </c>
       <c r="AL28" s="119"/>
       <c r="AM28" s="17"/>
       <c r="AN28" s="17"/>
     </row>
-    <row r="29" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="B29" s="71"/>
-[...18 lines deleted...]
-      <c r="U29" s="71"/>
+      <c r="B29" s="72"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="72"/>
+      <c r="M29" s="72"/>
+      <c r="N29" s="72"/>
+      <c r="O29" s="72"/>
+      <c r="P29" s="72"/>
+      <c r="Q29" s="72"/>
+      <c r="R29" s="72"/>
+      <c r="S29" s="72"/>
+      <c r="T29" s="72"/>
+      <c r="U29" s="72"/>
       <c r="V29" s="24"/>
       <c r="W29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="X29" s="44"/>
       <c r="Y29" s="44"/>
       <c r="Z29" s="44"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="44"/>
       <c r="AD29" s="44"/>
       <c r="AE29" s="45"/>
-      <c r="AF29" s="56" t="s">
+      <c r="AF29" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AG29" s="56"/>
-[...3 lines deleted...]
-      <c r="AK29" s="57"/>
+      <c r="AG29" s="58"/>
+      <c r="AH29" s="58"/>
+      <c r="AI29" s="58"/>
+      <c r="AJ29" s="58"/>
+      <c r="AK29" s="59"/>
       <c r="AL29" s="119"/>
       <c r="AM29" s="17"/>
       <c r="AN29" s="17"/>
     </row>
-    <row r="30" spans="1:40" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:40" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="101"/>
-[...9 lines deleted...]
-      <c r="M30" s="58" t="s">
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
+      <c r="H30" s="103"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="103"/>
+      <c r="L30" s="103"/>
+      <c r="M30" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="N30" s="59"/>
-[...8 lines deleted...]
-      <c r="W30" s="73" t="s">
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+      <c r="P30" s="61"/>
+      <c r="Q30" s="61"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="61"/>
+      <c r="T30" s="61"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="73"/>
+      <c r="W30" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="X30" s="74"/>
-[...3 lines deleted...]
-      <c r="AB30" s="105" t="s">
+      <c r="X30" s="75"/>
+      <c r="Y30" s="75"/>
+      <c r="Z30" s="75"/>
+      <c r="AA30" s="76"/>
+      <c r="AB30" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AC30" s="105"/>
-[...7 lines deleted...]
-      <c r="AK30" s="106"/>
+      <c r="AC30" s="101"/>
+      <c r="AD30" s="101"/>
+      <c r="AE30" s="101"/>
+      <c r="AF30" s="101"/>
+      <c r="AG30" s="101"/>
+      <c r="AH30" s="101"/>
+      <c r="AI30" s="101"/>
+      <c r="AJ30" s="101"/>
+      <c r="AK30" s="102"/>
       <c r="AL30" s="119"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
     </row>
-    <row r="31" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="B31" s="61"/>
-[...2 lines deleted...]
-      <c r="E31" s="61"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
       <c r="F31" s="23"/>
       <c r="G31" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="N31" s="44"/>
       <c r="O31" s="44"/>
       <c r="P31" s="44"/>
       <c r="Q31" s="44"/>
       <c r="R31" s="44"/>
       <c r="S31" s="44"/>
       <c r="T31" s="44"/>
       <c r="U31" s="44"/>
       <c r="V31" s="44"/>
       <c r="W31" s="44"/>
       <c r="X31" s="44"/>
       <c r="Y31" s="44"/>
       <c r="Z31" s="45"/>
-      <c r="AA31" s="58" t="s">
+      <c r="AA31" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AB31" s="59"/>
-[...7 lines deleted...]
-      <c r="AJ31" s="72"/>
+      <c r="AB31" s="61"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="61"/>
+      <c r="AE31" s="61"/>
+      <c r="AF31" s="61"/>
+      <c r="AG31" s="61"/>
+      <c r="AH31" s="61"/>
+      <c r="AI31" s="61"/>
+      <c r="AJ31" s="73"/>
       <c r="AK31" s="34" t="s">
         <v>142</v>
       </c>
       <c r="AL31" s="119"/>
       <c r="AM31" s="17"/>
       <c r="AN31" s="17"/>
     </row>
-    <row r="32" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:40" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="61"/>
-[...8 lines deleted...]
-      <c r="K32" s="61"/>
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="55"/>
+      <c r="I32" s="55"/>
+      <c r="J32" s="55"/>
+      <c r="K32" s="55"/>
       <c r="L32" s="25"/>
       <c r="M32" s="43" t="s">
         <v>1</v>
       </c>
       <c r="N32" s="44"/>
       <c r="O32" s="44"/>
       <c r="P32" s="44"/>
       <c r="Q32" s="44"/>
       <c r="R32" s="44"/>
       <c r="S32" s="44"/>
       <c r="T32" s="44"/>
       <c r="U32" s="44"/>
       <c r="V32" s="44"/>
       <c r="W32" s="44"/>
       <c r="X32" s="44"/>
       <c r="Y32" s="44"/>
       <c r="Z32" s="44"/>
       <c r="AA32" s="44"/>
       <c r="AB32" s="45"/>
       <c r="AC32" s="107" t="s">
         <v>118</v>
       </c>
       <c r="AD32" s="107"/>
       <c r="AE32" s="107"/>
       <c r="AF32" s="107"/>
       <c r="AG32" s="107"/>
       <c r="AH32" s="107"/>
       <c r="AI32" s="107"/>
       <c r="AJ32" s="107"/>
       <c r="AK32" s="108"/>
       <c r="AL32" s="119"/>
       <c r="AM32" s="17"/>
       <c r="AN32" s="17"/>
     </row>
-    <row r="33" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="B33" s="61"/>
-[...24 lines deleted...]
-      <c r="AA33" s="61"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+      <c r="V33" s="55"/>
+      <c r="W33" s="55"/>
+      <c r="X33" s="55"/>
+      <c r="Y33" s="55"/>
+      <c r="Z33" s="55"/>
+      <c r="AA33" s="55"/>
       <c r="AB33" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AC33" s="44"/>
       <c r="AD33" s="44"/>
       <c r="AE33" s="45"/>
-      <c r="AF33" s="56" t="s">
+      <c r="AF33" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AG33" s="56"/>
-[...3 lines deleted...]
-      <c r="AK33" s="57"/>
+      <c r="AG33" s="58"/>
+      <c r="AH33" s="58"/>
+      <c r="AI33" s="58"/>
+      <c r="AJ33" s="58"/>
+      <c r="AK33" s="59"/>
       <c r="AL33" s="119"/>
       <c r="AM33" s="17"/>
       <c r="AN33" s="17"/>
     </row>
-    <row r="34" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:49" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>110</v>
       </c>
-      <c r="B34" s="61"/>
-[...14 lines deleted...]
-      <c r="Q34" s="61"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="55"/>
+      <c r="I34" s="55"/>
+      <c r="J34" s="55"/>
+      <c r="K34" s="55"/>
+      <c r="L34" s="55"/>
+      <c r="M34" s="55"/>
+      <c r="N34" s="55"/>
+      <c r="O34" s="55"/>
+      <c r="P34" s="55"/>
+      <c r="Q34" s="55"/>
       <c r="R34" s="43" t="s">
         <v>1</v>
       </c>
       <c r="S34" s="44"/>
       <c r="T34" s="44"/>
       <c r="U34" s="44"/>
       <c r="V34" s="44"/>
       <c r="W34" s="44"/>
       <c r="X34" s="44"/>
       <c r="Y34" s="44"/>
       <c r="Z34" s="44"/>
       <c r="AA34" s="44"/>
       <c r="AB34" s="44"/>
       <c r="AC34" s="44"/>
       <c r="AD34" s="44"/>
       <c r="AE34" s="44"/>
-      <c r="AF34" s="55" t="s">
+      <c r="AF34" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG34" s="56"/>
-[...3 lines deleted...]
-      <c r="AK34" s="57"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="58"/>
+      <c r="AI34" s="58"/>
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="59"/>
       <c r="AL34" s="119"/>
       <c r="AM34" s="17"/>
       <c r="AN34" s="17"/>
     </row>
-    <row r="35" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>111</v>
       </c>
-      <c r="B35" s="61"/>
-[...18 lines deleted...]
-      <c r="U35" s="61"/>
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="55"/>
+      <c r="J35" s="55"/>
+      <c r="K35" s="55"/>
+      <c r="L35" s="55"/>
+      <c r="M35" s="55"/>
+      <c r="N35" s="55"/>
+      <c r="O35" s="55"/>
+      <c r="P35" s="55"/>
+      <c r="Q35" s="55"/>
+      <c r="R35" s="55"/>
+      <c r="S35" s="55"/>
+      <c r="T35" s="55"/>
+      <c r="U35" s="55"/>
       <c r="V35" s="23"/>
       <c r="W35" s="43" t="s">
         <v>1</v>
       </c>
       <c r="X35" s="44"/>
       <c r="Y35" s="44"/>
       <c r="Z35" s="44"/>
       <c r="AA35" s="45"/>
-      <c r="AB35" s="58" t="s">
+      <c r="AB35" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="AC35" s="59"/>
-[...7 lines deleted...]
-      <c r="AK35" s="60"/>
+      <c r="AC35" s="61"/>
+      <c r="AD35" s="61"/>
+      <c r="AE35" s="61"/>
+      <c r="AF35" s="61"/>
+      <c r="AG35" s="61"/>
+      <c r="AH35" s="61"/>
+      <c r="AI35" s="61"/>
+      <c r="AJ35" s="61"/>
+      <c r="AK35" s="62"/>
       <c r="AL35" s="119"/>
       <c r="AM35" s="17"/>
       <c r="AN35" s="17"/>
       <c r="AO35" s="18"/>
       <c r="AP35" s="18"/>
       <c r="AQ35" s="18"/>
       <c r="AR35" s="18"/>
       <c r="AS35" s="18"/>
       <c r="AT35" s="18"/>
       <c r="AU35" s="18"/>
       <c r="AV35" s="18"/>
       <c r="AW35" s="18"/>
     </row>
-    <row r="36" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="32" t="s">
         <v>112</v>
       </c>
-      <c r="B36" s="61"/>
-[...22 lines deleted...]
-      <c r="Y36" s="61"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="55"/>
+      <c r="N36" s="55"/>
+      <c r="O36" s="55"/>
+      <c r="P36" s="55"/>
+      <c r="Q36" s="55"/>
+      <c r="R36" s="55"/>
+      <c r="S36" s="55"/>
+      <c r="T36" s="55"/>
+      <c r="U36" s="55"/>
+      <c r="V36" s="55"/>
+      <c r="W36" s="55"/>
+      <c r="X36" s="55"/>
+      <c r="Y36" s="55"/>
       <c r="AA36" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AB36" s="44"/>
       <c r="AC36" s="44"/>
       <c r="AD36" s="44"/>
       <c r="AE36" s="44"/>
-      <c r="AF36" s="55" t="s">
+      <c r="AF36" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AG36" s="56"/>
-[...3 lines deleted...]
-      <c r="AK36" s="57"/>
+      <c r="AG36" s="58"/>
+      <c r="AH36" s="58"/>
+      <c r="AI36" s="58"/>
+      <c r="AJ36" s="58"/>
+      <c r="AK36" s="59"/>
       <c r="AL36" s="119"/>
       <c r="AM36" s="17"/>
       <c r="AN36" s="17"/>
       <c r="AO36" s="18"/>
       <c r="AP36" s="18"/>
       <c r="AQ36" s="18"/>
       <c r="AR36" s="18"/>
       <c r="AS36" s="18"/>
       <c r="AT36" s="18"/>
       <c r="AU36" s="18"/>
       <c r="AV36" s="18"/>
       <c r="AW36" s="18"/>
     </row>
-    <row r="37" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="33" t="s">
         <v>113</v>
       </c>
-      <c r="B37" s="61"/>
-[...8 lines deleted...]
-      <c r="K37" s="61"/>
+      <c r="B37" s="55"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="55"/>
+      <c r="H37" s="55"/>
+      <c r="I37" s="55"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="55"/>
       <c r="L37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M37" s="44"/>
       <c r="N37" s="44"/>
       <c r="O37" s="44"/>
       <c r="P37" s="44"/>
       <c r="Q37" s="44"/>
       <c r="R37" s="44"/>
       <c r="S37" s="44"/>
       <c r="T37" s="44"/>
       <c r="U37" s="44"/>
       <c r="V37" s="44"/>
       <c r="W37" s="45"/>
-      <c r="X37" s="58" t="s">
+      <c r="X37" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Y37" s="59"/>
-[...7 lines deleted...]
-      <c r="AG37" s="72"/>
+      <c r="Y37" s="61"/>
+      <c r="Z37" s="61"/>
+      <c r="AA37" s="61"/>
+      <c r="AB37" s="61"/>
+      <c r="AC37" s="61"/>
+      <c r="AD37" s="61"/>
+      <c r="AE37" s="61"/>
+      <c r="AF37" s="61"/>
+      <c r="AG37" s="73"/>
       <c r="AH37" s="90" t="s">
         <v>142</v>
       </c>
       <c r="AI37" s="91"/>
       <c r="AJ37" s="91"/>
       <c r="AK37" s="92"/>
       <c r="AL37" s="119"/>
       <c r="AM37" s="17"/>
       <c r="AN37" s="17"/>
       <c r="AO37" s="18"/>
       <c r="AP37" s="18"/>
       <c r="AQ37" s="18"/>
       <c r="AR37" s="18"/>
       <c r="AS37" s="18"/>
       <c r="AT37" s="18"/>
       <c r="AU37" s="18"/>
       <c r="AV37" s="18"/>
       <c r="AW37" s="18"/>
     </row>
-    <row r="38" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="33" t="s">
         <v>114</v>
       </c>
-      <c r="B38" s="61"/>
-[...9 lines deleted...]
-      <c r="L38" s="101" t="s">
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M38" s="101"/>
-[...13 lines deleted...]
-      <c r="AA38" s="55" t="s">
+      <c r="M38" s="103"/>
+      <c r="N38" s="103"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="103"/>
+      <c r="R38" s="103"/>
+      <c r="S38" s="103"/>
+      <c r="T38" s="103"/>
+      <c r="U38" s="103"/>
+      <c r="V38" s="103"/>
+      <c r="W38" s="103"/>
+      <c r="X38" s="103"/>
+      <c r="Y38" s="103"/>
+      <c r="Z38" s="103"/>
+      <c r="AA38" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AB38" s="56"/>
-[...8 lines deleted...]
-      <c r="AK38" s="57"/>
+      <c r="AB38" s="58"/>
+      <c r="AC38" s="58"/>
+      <c r="AD38" s="58"/>
+      <c r="AE38" s="58"/>
+      <c r="AF38" s="58"/>
+      <c r="AG38" s="58"/>
+      <c r="AH38" s="58"/>
+      <c r="AI38" s="58"/>
+      <c r="AJ38" s="58"/>
+      <c r="AK38" s="59"/>
       <c r="AL38" s="119"/>
       <c r="AM38" s="17"/>
       <c r="AN38" s="17"/>
       <c r="AO38" s="18"/>
       <c r="AP38" s="18"/>
       <c r="AQ38" s="18"/>
       <c r="AR38" s="18"/>
       <c r="AS38" s="18"/>
       <c r="AT38" s="18"/>
       <c r="AU38" s="18"/>
       <c r="AV38" s="18"/>
       <c r="AW38" s="18"/>
     </row>
-    <row r="39" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="33" t="s">
         <v>115</v>
       </c>
-      <c r="B39" s="61"/>
-[...6 lines deleted...]
-      <c r="I39" s="61"/>
+      <c r="B39" s="55"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
+      <c r="H39" s="55"/>
+      <c r="I39" s="55"/>
       <c r="J39" s="23"/>
-      <c r="K39" s="101" t="s">
+      <c r="K39" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="L39" s="101"/>
-[...14 lines deleted...]
-      <c r="AA39" s="55" t="s">
+      <c r="L39" s="103"/>
+      <c r="M39" s="103"/>
+      <c r="N39" s="103"/>
+      <c r="O39" s="103"/>
+      <c r="P39" s="103"/>
+      <c r="Q39" s="103"/>
+      <c r="R39" s="103"/>
+      <c r="S39" s="103"/>
+      <c r="T39" s="103"/>
+      <c r="U39" s="103"/>
+      <c r="V39" s="103"/>
+      <c r="W39" s="103"/>
+      <c r="X39" s="103"/>
+      <c r="Y39" s="103"/>
+      <c r="Z39" s="103"/>
+      <c r="AA39" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AB39" s="56"/>
-[...8 lines deleted...]
-      <c r="AK39" s="57"/>
+      <c r="AB39" s="58"/>
+      <c r="AC39" s="58"/>
+      <c r="AD39" s="58"/>
+      <c r="AE39" s="58"/>
+      <c r="AF39" s="58"/>
+      <c r="AG39" s="58"/>
+      <c r="AH39" s="58"/>
+      <c r="AI39" s="58"/>
+      <c r="AJ39" s="58"/>
+      <c r="AK39" s="59"/>
       <c r="AL39" s="119"/>
       <c r="AM39" s="17"/>
       <c r="AN39" s="17"/>
       <c r="AO39" s="18"/>
       <c r="AP39" s="18"/>
       <c r="AQ39" s="18"/>
       <c r="AR39" s="18"/>
       <c r="AS39" s="18"/>
       <c r="AT39" s="18"/>
       <c r="AU39" s="18"/>
       <c r="AV39" s="18"/>
       <c r="AW39" s="18"/>
     </row>
-    <row r="40" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
         <v>116</v>
       </c>
-      <c r="B40" s="61"/>
-[...10 lines deleted...]
-      <c r="M40" s="71"/>
+      <c r="B40" s="55"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="55"/>
+      <c r="H40" s="55"/>
+      <c r="I40" s="55"/>
+      <c r="J40" s="55"/>
+      <c r="K40" s="55"/>
+      <c r="L40" s="72"/>
+      <c r="M40" s="72"/>
       <c r="N40" s="24"/>
-      <c r="O40" s="101" t="s">
+      <c r="O40" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="P40" s="101"/>
-[...10 lines deleted...]
-      <c r="AA40" s="55" t="s">
+      <c r="P40" s="103"/>
+      <c r="Q40" s="103"/>
+      <c r="R40" s="103"/>
+      <c r="S40" s="103"/>
+      <c r="T40" s="103"/>
+      <c r="U40" s="103"/>
+      <c r="V40" s="103"/>
+      <c r="W40" s="103"/>
+      <c r="X40" s="103"/>
+      <c r="Y40" s="103"/>
+      <c r="Z40" s="103"/>
+      <c r="AA40" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="AB40" s="56"/>
-[...8 lines deleted...]
-      <c r="AK40" s="57"/>
+      <c r="AB40" s="58"/>
+      <c r="AC40" s="58"/>
+      <c r="AD40" s="58"/>
+      <c r="AE40" s="58"/>
+      <c r="AF40" s="58"/>
+      <c r="AG40" s="58"/>
+      <c r="AH40" s="58"/>
+      <c r="AI40" s="58"/>
+      <c r="AJ40" s="58"/>
+      <c r="AK40" s="59"/>
       <c r="AL40" s="119"/>
       <c r="AM40" s="17"/>
       <c r="AN40" s="17"/>
       <c r="AO40" s="18"/>
       <c r="AP40" s="18"/>
       <c r="AQ40" s="18"/>
       <c r="AR40" s="18"/>
       <c r="AS40" s="18"/>
       <c r="AT40" s="18"/>
       <c r="AU40" s="18"/>
       <c r="AV40" s="18"/>
       <c r="AW40" s="18"/>
     </row>
-    <row r="41" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="33" t="s">
         <v>117</v>
       </c>
-      <c r="B41" s="61"/>
-[...9 lines deleted...]
-      <c r="L41" s="101" t="s">
+      <c r="B41" s="55"/>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="55"/>
+      <c r="H41" s="55"/>
+      <c r="I41" s="55"/>
+      <c r="J41" s="55"/>
+      <c r="K41" s="55"/>
+      <c r="L41" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M41" s="101"/>
-[...11 lines deleted...]
-      <c r="Y41" s="101"/>
+      <c r="M41" s="103"/>
+      <c r="N41" s="103"/>
+      <c r="O41" s="103"/>
+      <c r="P41" s="103"/>
+      <c r="Q41" s="103"/>
+      <c r="R41" s="103"/>
+      <c r="S41" s="103"/>
+      <c r="T41" s="103"/>
+      <c r="U41" s="103"/>
+      <c r="V41" s="103"/>
+      <c r="W41" s="103"/>
+      <c r="X41" s="103"/>
+      <c r="Y41" s="103"/>
       <c r="Z41" s="107" t="s">
         <v>118</v>
       </c>
       <c r="AA41" s="107"/>
       <c r="AB41" s="107"/>
       <c r="AC41" s="107"/>
       <c r="AD41" s="107"/>
       <c r="AE41" s="107"/>
       <c r="AF41" s="107"/>
       <c r="AG41" s="107"/>
       <c r="AH41" s="107"/>
       <c r="AI41" s="107"/>
       <c r="AJ41" s="117" t="s">
         <v>142</v>
       </c>
       <c r="AK41" s="118"/>
       <c r="AL41" s="119"/>
       <c r="AM41" s="17"/>
       <c r="AN41" s="17"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="18"/>
       <c r="AQ41" s="18"/>
       <c r="AR41" s="18"/>
       <c r="AS41" s="18"/>
       <c r="AT41" s="18"/>
       <c r="AU41" s="18"/>
       <c r="AV41" s="18"/>
       <c r="AW41" s="18"/>
     </row>
-    <row r="42" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="33" t="s">
         <v>119</v>
       </c>
-      <c r="B42" s="61"/>
-[...9 lines deleted...]
-      <c r="L42" s="101" t="s">
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="55"/>
+      <c r="H42" s="55"/>
+      <c r="I42" s="55"/>
+      <c r="J42" s="55"/>
+      <c r="K42" s="55"/>
+      <c r="L42" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="M42" s="101"/>
-[...11 lines deleted...]
-      <c r="Y42" s="101"/>
+      <c r="M42" s="103"/>
+      <c r="N42" s="103"/>
+      <c r="O42" s="103"/>
+      <c r="P42" s="103"/>
+      <c r="Q42" s="103"/>
+      <c r="R42" s="103"/>
+      <c r="S42" s="103"/>
+      <c r="T42" s="103"/>
+      <c r="U42" s="103"/>
+      <c r="V42" s="103"/>
+      <c r="W42" s="103"/>
+      <c r="X42" s="103"/>
+      <c r="Y42" s="103"/>
       <c r="Z42" s="107" t="s">
         <v>118</v>
       </c>
       <c r="AA42" s="107"/>
       <c r="AB42" s="107"/>
       <c r="AC42" s="107"/>
       <c r="AD42" s="107"/>
       <c r="AE42" s="107"/>
       <c r="AF42" s="107"/>
       <c r="AG42" s="107"/>
       <c r="AH42" s="107"/>
       <c r="AI42" s="107"/>
       <c r="AJ42" s="117" t="s">
         <v>142</v>
       </c>
       <c r="AK42" s="118"/>
       <c r="AL42" s="119"/>
       <c r="AM42" s="17"/>
       <c r="AN42" s="17"/>
       <c r="AO42" s="18"/>
       <c r="AP42" s="18"/>
       <c r="AQ42" s="18"/>
       <c r="AR42" s="18"/>
       <c r="AS42" s="18"/>
       <c r="AT42" s="18"/>
       <c r="AU42" s="18"/>
       <c r="AV42" s="18"/>
       <c r="AW42" s="18"/>
     </row>
-    <row r="43" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="32" t="s">
         <v>120</v>
       </c>
-      <c r="B43" s="71"/>
-[...8 lines deleted...]
-      <c r="K43" s="71"/>
+      <c r="B43" s="72"/>
+      <c r="C43" s="72"/>
+      <c r="D43" s="72"/>
+      <c r="E43" s="72"/>
+      <c r="F43" s="72"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="72"/>
+      <c r="I43" s="72"/>
+      <c r="J43" s="72"/>
+      <c r="K43" s="72"/>
       <c r="L43" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M43" s="44"/>
       <c r="N43" s="44"/>
       <c r="O43" s="44"/>
       <c r="P43" s="44"/>
       <c r="Q43" s="44"/>
       <c r="R43" s="44"/>
       <c r="S43" s="44"/>
       <c r="T43" s="44"/>
       <c r="U43" s="44"/>
       <c r="V43" s="44"/>
       <c r="W43" s="44"/>
       <c r="X43" s="44"/>
       <c r="Y43" s="44"/>
       <c r="Z43" s="44"/>
       <c r="AA43" s="45"/>
       <c r="AB43" s="107" t="s">
         <v>118</v>
       </c>
       <c r="AC43" s="107"/>
       <c r="AD43" s="107"/>
       <c r="AE43" s="107"/>
       <c r="AF43" s="107"/>
       <c r="AG43" s="107"/>
       <c r="AH43" s="107"/>
       <c r="AI43" s="107"/>
       <c r="AJ43" s="107"/>
       <c r="AK43" s="107"/>
       <c r="AL43" s="119"/>
       <c r="AM43" s="17"/>
       <c r="AN43" s="17"/>
       <c r="AO43" s="18"/>
       <c r="AP43" s="18"/>
       <c r="AQ43" s="18"/>
       <c r="AR43" s="18"/>
       <c r="AS43" s="18"/>
       <c r="AT43" s="18"/>
       <c r="AU43" s="18"/>
       <c r="AV43" s="18"/>
       <c r="AW43" s="18"/>
     </row>
-    <row r="44" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="33" t="s">
         <v>121</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C44" s="101"/>
-[...9 lines deleted...]
-      <c r="M44" s="58" t="s">
+      <c r="C44" s="103"/>
+      <c r="D44" s="103"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="103"/>
+      <c r="I44" s="103"/>
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
+      <c r="L44" s="103"/>
+      <c r="M44" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="N44" s="59"/>
-[...8 lines deleted...]
-      <c r="W44" s="73" t="s">
+      <c r="N44" s="61"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="61"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="61"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="61"/>
+      <c r="U44" s="61"/>
+      <c r="V44" s="73"/>
+      <c r="W44" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="X44" s="74"/>
-[...3 lines deleted...]
-      <c r="AB44" s="105" t="s">
+      <c r="X44" s="75"/>
+      <c r="Y44" s="75"/>
+      <c r="Z44" s="75"/>
+      <c r="AA44" s="76"/>
+      <c r="AB44" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AC44" s="105"/>
-[...7 lines deleted...]
-      <c r="AK44" s="106"/>
+      <c r="AC44" s="101"/>
+      <c r="AD44" s="101"/>
+      <c r="AE44" s="101"/>
+      <c r="AF44" s="101"/>
+      <c r="AG44" s="101"/>
+      <c r="AH44" s="101"/>
+      <c r="AI44" s="101"/>
+      <c r="AJ44" s="101"/>
+      <c r="AK44" s="102"/>
       <c r="AL44" s="119"/>
       <c r="AM44" s="17"/>
       <c r="AN44" s="17"/>
       <c r="AO44" s="18"/>
       <c r="AP44" s="18"/>
       <c r="AQ44" s="18"/>
       <c r="AR44" s="18"/>
       <c r="AS44" s="18"/>
       <c r="AT44" s="18"/>
       <c r="AU44" s="18"/>
       <c r="AV44" s="18"/>
       <c r="AW44" s="18"/>
     </row>
-    <row r="45" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:49" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="B45" s="61"/>
-[...4 lines deleted...]
-      <c r="G45" s="61"/>
+      <c r="B45" s="55"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="55"/>
+      <c r="G45" s="55"/>
       <c r="H45" s="23"/>
-      <c r="I45" s="101" t="s">
+      <c r="I45" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="J45" s="101"/>
-[...2 lines deleted...]
-      <c r="M45" s="58" t="s">
+      <c r="J45" s="103"/>
+      <c r="K45" s="103"/>
+      <c r="L45" s="103"/>
+      <c r="M45" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="N45" s="59"/>
-[...8 lines deleted...]
-      <c r="W45" s="73" t="s">
+      <c r="N45" s="61"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="61"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="61"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="61"/>
+      <c r="U45" s="61"/>
+      <c r="V45" s="73"/>
+      <c r="W45" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="X45" s="74"/>
-[...3 lines deleted...]
-      <c r="AB45" s="105" t="s">
+      <c r="X45" s="75"/>
+      <c r="Y45" s="75"/>
+      <c r="Z45" s="75"/>
+      <c r="AA45" s="76"/>
+      <c r="AB45" s="101" t="s">
         <v>141</v>
       </c>
-      <c r="AC45" s="105"/>
-[...7 lines deleted...]
-      <c r="AK45" s="106"/>
+      <c r="AC45" s="101"/>
+      <c r="AD45" s="101"/>
+      <c r="AE45" s="101"/>
+      <c r="AF45" s="101"/>
+      <c r="AG45" s="101"/>
+      <c r="AH45" s="101"/>
+      <c r="AI45" s="101"/>
+      <c r="AJ45" s="101"/>
+      <c r="AK45" s="102"/>
       <c r="AL45" s="119"/>
       <c r="AM45" s="17"/>
       <c r="AN45" s="17"/>
       <c r="AO45" s="18"/>
       <c r="AP45" s="18"/>
       <c r="AQ45" s="18"/>
       <c r="AR45" s="18"/>
       <c r="AS45" s="18"/>
       <c r="AT45" s="18"/>
       <c r="AU45" s="18"/>
       <c r="AV45" s="18"/>
       <c r="AW45" s="18"/>
     </row>
-    <row r="46" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A46" s="32" t="s">
         <v>123</v>
       </c>
-      <c r="B46" s="61"/>
-[...12 lines deleted...]
-      <c r="O46" s="61"/>
+      <c r="B46" s="55"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="55"/>
+      <c r="G46" s="55"/>
+      <c r="H46" s="55"/>
+      <c r="I46" s="55"/>
+      <c r="J46" s="55"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="55"/>
+      <c r="M46" s="55"/>
+      <c r="N46" s="55"/>
+      <c r="O46" s="55"/>
       <c r="P46" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Q46" s="44"/>
       <c r="R46" s="44"/>
       <c r="S46" s="44"/>
       <c r="T46" s="44"/>
       <c r="U46" s="44"/>
       <c r="V46" s="44"/>
       <c r="W46" s="45"/>
-      <c r="X46" s="58" t="s">
+      <c r="X46" s="60" t="s">
         <v>118</v>
       </c>
-      <c r="Y46" s="59"/>
-[...7 lines deleted...]
-      <c r="AG46" s="72"/>
+      <c r="Y46" s="61"/>
+      <c r="Z46" s="61"/>
+      <c r="AA46" s="61"/>
+      <c r="AB46" s="61"/>
+      <c r="AC46" s="61"/>
+      <c r="AD46" s="61"/>
+      <c r="AE46" s="61"/>
+      <c r="AF46" s="61"/>
+      <c r="AG46" s="73"/>
       <c r="AH46" s="90" t="s">
         <v>142</v>
       </c>
       <c r="AI46" s="91"/>
       <c r="AJ46" s="91"/>
       <c r="AK46" s="92"/>
       <c r="AL46" s="119"/>
       <c r="AM46" s="17"/>
       <c r="AN46" s="17"/>
       <c r="AO46" s="18"/>
       <c r="AP46" s="18"/>
       <c r="AQ46" s="18"/>
       <c r="AR46" s="18"/>
       <c r="AS46" s="18"/>
       <c r="AT46" s="18"/>
       <c r="AU46" s="18"/>
       <c r="AV46" s="18"/>
       <c r="AW46" s="18"/>
     </row>
-    <row r="47" spans="1:49" s="19" customFormat="1" ht="54.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:49" s="19" customFormat="1" ht="54" x14ac:dyDescent="0.25">
       <c r="A47" s="32" t="s">
         <v>124</v>
       </c>
-      <c r="B47" s="61"/>
-[...19 lines deleted...]
-      <c r="V47" s="61"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="55"/>
+      <c r="O47" s="55"/>
+      <c r="P47" s="55"/>
+      <c r="Q47" s="55"/>
+      <c r="R47" s="55"/>
+      <c r="S47" s="55"/>
+      <c r="T47" s="55"/>
+      <c r="U47" s="55"/>
+      <c r="V47" s="55"/>
       <c r="W47" s="109"/>
       <c r="X47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y47" s="44"/>
       <c r="Z47" s="44"/>
       <c r="AA47" s="44"/>
       <c r="AB47" s="44"/>
       <c r="AC47" s="44"/>
       <c r="AD47" s="44"/>
       <c r="AE47" s="45"/>
-      <c r="AF47" s="56" t="s">
+      <c r="AF47" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AG47" s="56"/>
-[...3 lines deleted...]
-      <c r="AK47" s="57"/>
+      <c r="AG47" s="58"/>
+      <c r="AH47" s="58"/>
+      <c r="AI47" s="58"/>
+      <c r="AJ47" s="58"/>
+      <c r="AK47" s="59"/>
       <c r="AL47" s="119"/>
       <c r="AM47" s="17"/>
       <c r="AN47" s="17"/>
       <c r="AO47" s="18"/>
       <c r="AP47" s="18"/>
       <c r="AQ47" s="18"/>
       <c r="AR47" s="18"/>
       <c r="AS47" s="18"/>
       <c r="AT47" s="18"/>
       <c r="AU47" s="18"/>
       <c r="AV47" s="18"/>
       <c r="AW47" s="18"/>
     </row>
-    <row r="48" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A48" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
       <c r="P48" s="23"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="23"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="25"/>
       <c r="X48" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y48" s="44"/>
       <c r="Z48" s="44"/>
       <c r="AA48" s="44"/>
       <c r="AB48" s="44"/>
       <c r="AC48" s="44"/>
       <c r="AD48" s="44"/>
       <c r="AE48" s="45"/>
-      <c r="AF48" s="56" t="s">
+      <c r="AF48" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AG48" s="56"/>
-[...3 lines deleted...]
-      <c r="AK48" s="57"/>
+      <c r="AG48" s="58"/>
+      <c r="AH48" s="58"/>
+      <c r="AI48" s="58"/>
+      <c r="AJ48" s="58"/>
+      <c r="AK48" s="59"/>
       <c r="AL48" s="119"/>
       <c r="AM48" s="17"/>
       <c r="AN48" s="17"/>
       <c r="AO48" s="18"/>
       <c r="AP48" s="18"/>
       <c r="AQ48" s="18"/>
       <c r="AR48" s="18"/>
       <c r="AS48" s="18"/>
       <c r="AT48" s="18"/>
       <c r="AU48" s="18"/>
       <c r="AV48" s="18"/>
       <c r="AW48" s="18"/>
     </row>
-    <row r="49" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:49" s="19" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A49" s="32" t="s">
         <v>127</v>
       </c>
-      <c r="B49" s="61"/>
-[...19 lines deleted...]
-      <c r="V49" s="61"/>
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="55"/>
+      <c r="T49" s="55"/>
+      <c r="U49" s="55"/>
+      <c r="V49" s="55"/>
       <c r="W49" s="109"/>
       <c r="X49" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y49" s="44"/>
       <c r="Z49" s="44"/>
       <c r="AA49" s="44"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="44"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="45"/>
-      <c r="AF49" s="56" t="s">
+      <c r="AF49" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AG49" s="56"/>
-[...3 lines deleted...]
-      <c r="AK49" s="57"/>
+      <c r="AG49" s="58"/>
+      <c r="AH49" s="58"/>
+      <c r="AI49" s="58"/>
+      <c r="AJ49" s="58"/>
+      <c r="AK49" s="59"/>
       <c r="AL49" s="119"/>
       <c r="AM49" s="17"/>
       <c r="AN49" s="17"/>
       <c r="AO49" s="18"/>
       <c r="AP49" s="18"/>
       <c r="AQ49" s="18"/>
       <c r="AR49" s="18"/>
       <c r="AS49" s="18"/>
       <c r="AT49" s="18"/>
       <c r="AU49" s="18"/>
       <c r="AV49" s="18"/>
       <c r="AW49" s="18"/>
     </row>
-    <row r="50" spans="1:49" s="19" customFormat="1" ht="29" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="50" spans="1:49" s="19" customFormat="1" ht="29.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="35" t="s">
         <v>128</v>
       </c>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="27"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
@@ -10595,143 +16132,143 @@
       <c r="AB50" s="99"/>
       <c r="AC50" s="99"/>
       <c r="AD50" s="99"/>
       <c r="AE50" s="100"/>
       <c r="AF50" s="96" t="s">
         <v>125</v>
       </c>
       <c r="AG50" s="96"/>
       <c r="AH50" s="96"/>
       <c r="AI50" s="96"/>
       <c r="AJ50" s="96"/>
       <c r="AK50" s="97"/>
       <c r="AL50" s="119"/>
       <c r="AM50" s="17"/>
       <c r="AN50" s="17"/>
       <c r="AO50" s="18"/>
       <c r="AP50" s="18"/>
       <c r="AQ50" s="18"/>
       <c r="AR50" s="18"/>
       <c r="AS50" s="18"/>
       <c r="AT50" s="18"/>
       <c r="AU50" s="18"/>
       <c r="AV50" s="18"/>
       <c r="AW50" s="18"/>
     </row>
-    <row r="51" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6"/>
       <c r="AO51" s="13"/>
       <c r="AP51" s="13"/>
       <c r="AQ51" s="13"/>
       <c r="AR51" s="13"/>
       <c r="AS51" s="13"/>
       <c r="AT51" s="13"/>
       <c r="AU51" s="13"/>
       <c r="AV51" s="13"/>
       <c r="AW51" s="13"/>
     </row>
-    <row r="52" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:49" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="116" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="116"/>
       <c r="C52" s="116"/>
       <c r="D52" s="116"/>
       <c r="E52" s="116"/>
       <c r="F52" s="116"/>
       <c r="G52" s="116"/>
       <c r="H52" s="116"/>
       <c r="I52" s="116"/>
       <c r="J52" s="116"/>
       <c r="K52" s="116"/>
       <c r="L52" s="116"/>
       <c r="M52" s="116"/>
       <c r="N52" s="116"/>
       <c r="O52" s="116"/>
       <c r="P52" s="116"/>
       <c r="Q52" s="116"/>
       <c r="R52" s="116"/>
       <c r="S52" s="116"/>
       <c r="T52" s="116"/>
       <c r="U52" s="116"/>
       <c r="V52" s="116"/>
       <c r="W52" s="116"/>
       <c r="X52" s="116"/>
       <c r="Y52" s="116"/>
       <c r="Z52" s="116"/>
       <c r="AA52" s="116"/>
       <c r="AB52" s="116"/>
       <c r="AC52" s="116"/>
       <c r="AD52" s="116"/>
       <c r="AE52" s="116"/>
       <c r="AF52" s="116"/>
       <c r="AG52" s="116"/>
       <c r="AH52" s="116"/>
       <c r="AI52" s="116"/>
       <c r="AJ52" s="116"/>
       <c r="AK52" s="116"/>
       <c r="AO52" s="13"/>
       <c r="AP52" s="13"/>
       <c r="AQ52" s="13"/>
       <c r="AR52" s="13"/>
       <c r="AS52" s="13"/>
       <c r="AT52" s="13"/>
       <c r="AU52" s="13"/>
       <c r="AV52" s="13"/>
       <c r="AW52" s="13"/>
     </row>
-    <row r="53" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="15"/>
     </row>
-    <row r="54" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="15"/>
     </row>
-    <row r="55" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="15"/>
     </row>
-    <row r="56" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="15"/>
     </row>
-    <row r="57" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="15"/>
     </row>
-    <row r="58" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15"/>
     </row>
-    <row r="59" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15"/>
     </row>
-    <row r="60" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15"/>
     </row>
-    <row r="61" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15"/>
     </row>
-    <row r="62" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15"/>
     </row>
-    <row r="63" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:49" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="300">
     <mergeCell ref="AL3:AL50"/>
     <mergeCell ref="G31:Z31"/>
     <mergeCell ref="AA31:AJ31"/>
     <mergeCell ref="AA28:AJ28"/>
     <mergeCell ref="Z33:AA33"/>
     <mergeCell ref="AA6:AJ6"/>
     <mergeCell ref="AA7:AJ7"/>
     <mergeCell ref="AA8:AJ8"/>
     <mergeCell ref="V4:Z4"/>
     <mergeCell ref="AA4:AK4"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="AA5:AK5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:Q3"/>
     <mergeCell ref="R3:V3"/>
     <mergeCell ref="W3:AK3"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="L4:U4"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
@@ -10743,342 +16280,346 @@
     <mergeCell ref="L6:Z6"/>
     <mergeCell ref="L7:Z7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="L12:U12"/>
     <mergeCell ref="V12:Z12"/>
     <mergeCell ref="AA12:AK12"/>
     <mergeCell ref="L8:Z8"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="V11:Z11"/>
     <mergeCell ref="AA11:AK11"/>
     <mergeCell ref="B11:K11"/>
     <mergeCell ref="L11:U11"/>
     <mergeCell ref="B10:Y10"/>
     <mergeCell ref="B9:Y9"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="Z9:AE9"/>
     <mergeCell ref="AF9:AK9"/>
     <mergeCell ref="Z10:AE10"/>
+    <mergeCell ref="AF10:AK10"/>
     <mergeCell ref="K16:P16"/>
     <mergeCell ref="Q16:Z16"/>
     <mergeCell ref="AA16:AE16"/>
     <mergeCell ref="AF16:AK16"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="I13:R13"/>
     <mergeCell ref="S13:W13"/>
     <mergeCell ref="X13:AK13"/>
     <mergeCell ref="B14:I14"/>
     <mergeCell ref="J14:S14"/>
     <mergeCell ref="T14:X14"/>
     <mergeCell ref="Y14:AK14"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="K15:S15"/>
+    <mergeCell ref="T15:X15"/>
+    <mergeCell ref="Y15:AK15"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="AB43:AK43"/>
+    <mergeCell ref="L43:AA43"/>
+    <mergeCell ref="D42:E42"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="K17:P17"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
     <mergeCell ref="A52:AK52"/>
     <mergeCell ref="L38:Z38"/>
     <mergeCell ref="AA38:AK38"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="L41:Y41"/>
     <mergeCell ref="Z41:AI41"/>
     <mergeCell ref="AJ41:AK41"/>
     <mergeCell ref="L42:Y42"/>
     <mergeCell ref="Z42:AI42"/>
     <mergeCell ref="AJ42:AK42"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="K39:Z39"/>
     <mergeCell ref="AA39:AK39"/>
     <mergeCell ref="O40:Z40"/>
     <mergeCell ref="AA40:AK40"/>
     <mergeCell ref="AB44:AK44"/>
-    <mergeCell ref="F45:G45"/>
-[...1 lines deleted...]
-    <mergeCell ref="L43:AA43"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="O20:AE20"/>
+    <mergeCell ref="O21:AE21"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="B44:L44"/>
     <mergeCell ref="M44:V44"/>
     <mergeCell ref="W44:AA44"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B26:O26"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="L21:M21"/>
-    <mergeCell ref="B20:C20"/>
-[...8 lines deleted...]
-    <mergeCell ref="T33:U33"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
-    <mergeCell ref="R35:S35"/>
-    <mergeCell ref="T35:U35"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="I45:L45"/>
     <mergeCell ref="B49:W49"/>
     <mergeCell ref="B47:W47"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="M45:V45"/>
     <mergeCell ref="W45:AA45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="P46:W46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="N46:O46"/>
-    <mergeCell ref="AA19:AE19"/>
-    <mergeCell ref="AF19:AK19"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="AF29:AK29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="AA24:AE24"/>
+    <mergeCell ref="AF24:AK24"/>
+    <mergeCell ref="AF25:AK25"/>
+    <mergeCell ref="AD25:AE25"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="M32:AB32"/>
     <mergeCell ref="AC32:AK32"/>
     <mergeCell ref="B30:L30"/>
     <mergeCell ref="M30:V30"/>
     <mergeCell ref="W30:AA30"/>
     <mergeCell ref="AB30:AK30"/>
-    <mergeCell ref="L29:M29"/>
-[...4 lines deleted...]
-    <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E27:N27"/>
     <mergeCell ref="B23:X23"/>
     <mergeCell ref="W35:AA35"/>
     <mergeCell ref="W29:AE29"/>
-    <mergeCell ref="AF29:AK29"/>
     <mergeCell ref="O27:S27"/>
     <mergeCell ref="T27:AK27"/>
     <mergeCell ref="L28:Z28"/>
     <mergeCell ref="P26:Y26"/>
     <mergeCell ref="Z26:AD26"/>
     <mergeCell ref="AE26:AK26"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="D33:E33"/>
-    <mergeCell ref="F33:G33"/>
-[...3 lines deleted...]
-    <mergeCell ref="J29:K29"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="V33:W33"/>
     <mergeCell ref="X33:Y33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="L37:W37"/>
     <mergeCell ref="X37:AG37"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="V36:W36"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="AB35:AK35"/>
     <mergeCell ref="N33:O33"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="AF10:AK10"/>
-[...5 lines deleted...]
-    <mergeCell ref="O21:AE21"/>
     <mergeCell ref="O22:AE22"/>
     <mergeCell ref="Y23:AE23"/>
     <mergeCell ref="AF20:AK20"/>
     <mergeCell ref="AF21:AK21"/>
     <mergeCell ref="AF22:AK22"/>
     <mergeCell ref="AF23:AK23"/>
     <mergeCell ref="K19:P19"/>
     <mergeCell ref="Q19:Z19"/>
     <mergeCell ref="AF17:AK17"/>
     <mergeCell ref="K18:P18"/>
     <mergeCell ref="Q18:Z18"/>
     <mergeCell ref="AA18:AE18"/>
     <mergeCell ref="AF18:AK18"/>
     <mergeCell ref="Q17:Z17"/>
     <mergeCell ref="AA17:AE17"/>
-    <mergeCell ref="T15:X15"/>
-    <mergeCell ref="Y15:AK15"/>
+    <mergeCell ref="AA19:AE19"/>
+    <mergeCell ref="AF19:AK19"/>
     <mergeCell ref="X47:AE47"/>
     <mergeCell ref="AF47:AK47"/>
     <mergeCell ref="AF48:AK48"/>
     <mergeCell ref="X48:AE48"/>
     <mergeCell ref="AF49:AK49"/>
     <mergeCell ref="AF50:AK50"/>
     <mergeCell ref="X49:AE49"/>
     <mergeCell ref="X50:AE50"/>
     <mergeCell ref="AB33:AE33"/>
     <mergeCell ref="AF33:AK33"/>
     <mergeCell ref="R34:AE34"/>
     <mergeCell ref="AF34:AK34"/>
     <mergeCell ref="AA36:AE36"/>
     <mergeCell ref="AF36:AK36"/>
     <mergeCell ref="AH37:AK37"/>
     <mergeCell ref="X46:AG46"/>
     <mergeCell ref="AH46:AK46"/>
     <mergeCell ref="AB45:AK45"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.11811023622047245" top="0.32" bottom="0.31" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader xml:space="preserve">&amp;C&amp;20      </oddHeader>
     <oddFooter>Page &amp;P&amp;R&amp;A</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>Vehicle</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Vehicle 2026</vt:lpstr>
+      <vt:lpstr>Vehicle (Old)</vt:lpstr>
       <vt:lpstr>Pedestrian</vt:lpstr>
       <vt:lpstr>Pedestrian!Print_Area</vt:lpstr>
-      <vt:lpstr>Vehicle!Print_Area</vt:lpstr>
+      <vt:lpstr>'Vehicle (Old)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Vehicle 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>Pedestrian!Zone_d_impression</vt:lpstr>
-      <vt:lpstr>Vehicle!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Vehicle (Old)'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Vehicle 2026'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Automatic Systems</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>bverdonck</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>